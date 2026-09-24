--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -400,51 +400,51 @@
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Полтавська обл., Полтавський р-н, м. Кобеляки</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Управління освіти, культури, туризму, молоді та спорту Кобеляцької міської ради</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
           <t>(05343)31337</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
           <t>kobelyakyschool3@meta.ua</t>
         </is>
       </c>
       <c r="S2" s="4"/>
       <c r="T2" s="4" t="inlineStr">
         <is>
-          <t>Директор Масич Таїсія Олександрівна</t>
+          <t>Директор Онищенко Анна Володимирівна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y2" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
@@ -630,51 +630,51 @@
       </c>
       <c r="N4" s="7"/>
       <c r="O4" s="4" t="inlineStr">
         <is>
           <t>Управління освіти, культури, туризму, молоді та спорту Кобеляцької міської ради</t>
         </is>
       </c>
       <c r="P4" s="4" t="inlineStr">
         <is>
           <t>(05343)3-22-69</t>
         </is>
       </c>
       <c r="Q4" s="4"/>
       <c r="R4" s="4" t="inlineStr">
         <is>
           <t>nvk1@meta.ua</t>
         </is>
       </c>
       <c r="S4" s="4" t="inlineStr">
         <is>
           <t>http://1shkola.ucoz.ua</t>
         </is>
       </c>
       <c r="T4" s="4" t="inlineStr">
         <is>
-          <t>Директор Постольник Яків Григорович</t>
+          <t>Директор Євсеєнков Сергій Валентинович</t>
         </is>
       </c>
       <c r="U4" s="6" t="inlineStr">
         <is>
           <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y4" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">