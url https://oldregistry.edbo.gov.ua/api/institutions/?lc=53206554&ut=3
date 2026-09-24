--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -618,51 +618,51 @@
       <c r="M4" s="4" t="inlineStr">
         <is>
           <t>Полтавська обл., Кременчуцький р-н, с-ще Градизьк</t>
         </is>
       </c>
       <c r="N4" s="7"/>
       <c r="O4" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, культури, молоді та спорту виконавчого комітету Градизької селищної ради Кременчуцького району Полтавської області</t>
         </is>
       </c>
       <c r="P4" s="4" t="inlineStr">
         <is>
           <t>(05365)34234</t>
         </is>
       </c>
       <c r="Q4" s="4"/>
       <c r="R4" s="4" t="inlineStr">
         <is>
           <t>hradyzh_gymnasium@ukr.net</t>
         </is>
       </c>
       <c r="S4" s="4"/>
       <c r="T4" s="4" t="inlineStr">
         <is>
-          <t>Директор Салімон Алла Петрівна</t>
+          <t>Директор Бутенко Олександр Сергійович</t>
         </is>
       </c>
       <c r="U4" s="6" t="inlineStr">
         <is>
           <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y4" s="5"/>
     </row>
   </sheetData>