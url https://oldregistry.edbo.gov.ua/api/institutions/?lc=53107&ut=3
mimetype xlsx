--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -634,51 +634,51 @@
       </c>
       <c r="N4" s="7"/>
       <c r="O4" s="4" t="inlineStr">
         <is>
           <t>Управління освіти виконавчого комітету Лубенської міської ради Лубенського району Полтавської області</t>
         </is>
       </c>
       <c r="P4" s="4" t="inlineStr">
         <is>
           <t>(053)6172574</t>
         </is>
       </c>
       <c r="Q4" s="4"/>
       <c r="R4" s="4" t="inlineStr">
         <is>
           <t>lubnyzoch10@ukr.net</t>
         </is>
       </c>
       <c r="S4" s="4" t="inlineStr">
         <is>
           <t>http://zosh10.webnode.com.ua/</t>
         </is>
       </c>
       <c r="T4" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Редькіна Наталія Олексіївна</t>
+          <t>В.о. директора Теремецька Олена Ігорівна</t>
         </is>
       </c>
       <c r="U4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y4" s="5" t="n">
         <v>500</v>
       </c>
@@ -749,51 +749,51 @@
       </c>
       <c r="N5" s="7"/>
       <c r="O5" s="4" t="inlineStr">
         <is>
           <t>Управління освіти виконавчого комітету Лубенської міської ради Лубенського району Полтавської області</t>
         </is>
       </c>
       <c r="P5" s="4" t="inlineStr">
         <is>
           <t>(053)6162570</t>
         </is>
       </c>
       <c r="Q5" s="4"/>
       <c r="R5" s="4" t="inlineStr">
         <is>
           <t>lzosh4@gmail.com</t>
         </is>
       </c>
       <c r="S5" s="4" t="inlineStr">
         <is>
           <t>https://lzosh4.at.ua</t>
         </is>
       </c>
       <c r="T5" s="4" t="inlineStr">
         <is>
-          <t>Директор Коробицька Світлана Едуардівна</t>
+          <t>Директор Литвих Тетяна Володимирівна</t>
         </is>
       </c>
       <c r="U5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y5" s="5" t="n">
         <v>870</v>
       </c>
@@ -864,51 +864,51 @@
       </c>
       <c r="N6" s="7"/>
       <c r="O6" s="4" t="inlineStr">
         <is>
           <t>Управління освіти виконавчого комітету Лубенської міської ради Лубенського району Полтавської області</t>
         </is>
       </c>
       <c r="P6" s="4" t="inlineStr">
         <is>
           <t>(05361)75529, (05361)75168</t>
         </is>
       </c>
       <c r="Q6" s="4"/>
       <c r="R6" s="4" t="inlineStr">
         <is>
           <t>school7-lub@ukr.net</t>
         </is>
       </c>
       <c r="S6" s="4" t="inlineStr">
         <is>
           <t>https://school7-lub.at.ua</t>
         </is>
       </c>
       <c r="T6" s="4" t="inlineStr">
         <is>
-          <t>Директор Гринь Ірина Миколаївна</t>
+          <t>Директор Святодух Оксана Сергіївна</t>
         </is>
       </c>
       <c r="U6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y6" s="5" t="n">
         <v>583</v>
       </c>
@@ -1199,51 +1199,51 @@
       <c r="M9" s="4" t="inlineStr">
         <is>
           <t>Полтавська обл., м. Лубни</t>
         </is>
       </c>
       <c r="N9" s="7"/>
       <c r="O9" s="4" t="inlineStr">
         <is>
           <t>Управління освіти виконавчого комітету Лубенської міської ради Лубенського району Полтавської області</t>
         </is>
       </c>
       <c r="P9" s="4" t="inlineStr">
         <is>
           <t>(053)6155624</t>
         </is>
       </c>
       <c r="Q9" s="4"/>
       <c r="R9" s="4" t="inlineStr">
         <is>
           <t>lnvk9@ukr.net</t>
         </is>
       </c>
       <c r="S9" s="4"/>
       <c r="T9" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Мацак Ірина Андріївна</t>
+          <t>Директор Мацак Ірина Андріївна</t>
         </is>
       </c>
       <c r="U9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y9" s="5" t="n">
         <v>147</v>
       </c>