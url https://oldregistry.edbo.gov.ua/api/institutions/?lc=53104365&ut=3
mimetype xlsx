--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -388,67 +388,67 @@
         </is>
       </c>
       <c r="K2" s="4" t="inlineStr">
         <is>
           <t>вулиця Сержанта Мельничука, 1-А</t>
         </is>
       </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA53020110010228624</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Полтавська обл., м. Кременчук</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Кременчуцької міської ради Кременчуцького району Полтавської області</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
-          <t>(096)176-14-58, (0536)756252</t>
+          <t>(098)6512664, (0536)756252</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
           <t>shkola.1@ukr.net</t>
         </is>
       </c>
       <c r="S2" s="4" t="inlineStr">
         <is>
           <t>http://kremenchuk-gimnaz1.pl.sch.in.ua/</t>
         </is>
       </c>
       <c r="T2" s="4" t="inlineStr">
         <is>
-          <t>Директор Білоножко Олена Вікторівна</t>
+          <t>В.о. директора Лашина Ольга Миколаївна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y2" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
@@ -1062,67 +1062,67 @@
         </is>
       </c>
       <c r="K8" s="4" t="inlineStr">
         <is>
           <t>вулиця Давида Кострова, 28</t>
         </is>
       </c>
       <c r="L8" s="6" t="inlineStr">
         <is>
           <t>UA53020110010228624</t>
         </is>
       </c>
       <c r="M8" s="4" t="inlineStr">
         <is>
           <t>Полтавська обл., м. Кременчук</t>
         </is>
       </c>
       <c r="N8" s="7"/>
       <c r="O8" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Кременчуцької міської ради Кременчуцького району Полтавської області</t>
         </is>
       </c>
       <c r="P8" s="4" t="inlineStr">
         <is>
-          <t>(097)1747851</t>
+          <t>(077)1036548, (066)8750402</t>
         </is>
       </c>
       <c r="Q8" s="4"/>
       <c r="R8" s="4" t="inlineStr">
         <is>
           <t>school3kremen@ukr.net</t>
         </is>
       </c>
       <c r="S8" s="4" t="inlineStr">
         <is>
           <t>http://kremen-school3.com.ua/</t>
         </is>
       </c>
       <c r="T8" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Винокурова Валентина Миколаївна</t>
+          <t>Директор Подлужний Андрій Сергійович</t>
         </is>
       </c>
       <c r="U8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y8" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
@@ -1506,67 +1506,67 @@
         </is>
       </c>
       <c r="K12" s="4" t="inlineStr">
         <is>
           <t>вулиця Старшого лейтенанта Кагала, 53</t>
         </is>
       </c>
       <c r="L12" s="6" t="inlineStr">
         <is>
           <t>UA53020110010228624</t>
         </is>
       </c>
       <c r="M12" s="4" t="inlineStr">
         <is>
           <t>Полтавська обл., м. Кременчук</t>
         </is>
       </c>
       <c r="N12" s="7"/>
       <c r="O12" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Кременчуцької міської ради Кременчуцького району Полтавської області</t>
         </is>
       </c>
       <c r="P12" s="4" t="inlineStr">
         <is>
-          <t>(095)3965311</t>
+          <t>(096)2983303</t>
         </is>
       </c>
       <c r="Q12" s="4"/>
       <c r="R12" s="4" t="inlineStr">
         <is>
           <t>secretary@lyceum11.com.ua</t>
         </is>
       </c>
       <c r="S12" s="4" t="inlineStr">
         <is>
           <t>http://lyceum11.com.ua/</t>
         </is>
       </c>
       <c r="T12" s="4" t="inlineStr">
         <is>
-          <t>Директор Бикова Наталія Олександрівна</t>
+          <t>Директор Носкіна Людмила Сергіївна</t>
         </is>
       </c>
       <c r="U12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y12" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">