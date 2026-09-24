--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -727,67 +727,67 @@
         </is>
       </c>
       <c r="K5" s="4" t="inlineStr">
         <is>
           <t>вулиця Пугача майора, 25</t>
         </is>
       </c>
       <c r="L5" s="6" t="inlineStr">
         <is>
           <t>UA53020110010112104</t>
         </is>
       </c>
       <c r="M5" s="4" t="inlineStr">
         <is>
           <t>Полтавська обл., м. Кременчук</t>
         </is>
       </c>
       <c r="N5" s="7"/>
       <c r="O5" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Кременчуцької міської ради Кременчуцького району Полтавської області</t>
         </is>
       </c>
       <c r="P5" s="4" t="inlineStr">
         <is>
-          <t>(096)7714891</t>
+          <t>(097)6822757</t>
         </is>
       </c>
       <c r="Q5" s="4"/>
       <c r="R5" s="4" t="inlineStr">
         <is>
           <t>school_18_@ukr.net</t>
         </is>
       </c>
       <c r="S5" s="4" t="inlineStr">
         <is>
           <t>https://www.kr-gymnas18.org/</t>
         </is>
       </c>
       <c r="T5" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Довженко Оксана Юріївна</t>
+          <t>Директор Селич Ірина Олександрівна</t>
         </is>
       </c>
       <c r="U5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y5" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">