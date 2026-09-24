--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -614,67 +614,67 @@
         </is>
       </c>
       <c r="K4" s="4" t="inlineStr">
         <is>
           <t>вулиця Сержанта Мельничука, 1-А</t>
         </is>
       </c>
       <c r="L4" s="6" t="inlineStr">
         <is>
           <t>UA53020110010228624</t>
         </is>
       </c>
       <c r="M4" s="4" t="inlineStr">
         <is>
           <t>Полтавська обл., м. Кременчук</t>
         </is>
       </c>
       <c r="N4" s="7"/>
       <c r="O4" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Кременчуцької міської ради Кременчуцького району Полтавської області</t>
         </is>
       </c>
       <c r="P4" s="4" t="inlineStr">
         <is>
-          <t>(096)176-14-58, (0536)756252</t>
+          <t>(098)6512664, (0536)756252</t>
         </is>
       </c>
       <c r="Q4" s="4"/>
       <c r="R4" s="4" t="inlineStr">
         <is>
           <t>shkola.1@ukr.net</t>
         </is>
       </c>
       <c r="S4" s="4" t="inlineStr">
         <is>
           <t>http://kremenchuk-gimnaz1.pl.sch.in.ua/</t>
         </is>
       </c>
       <c r="T4" s="4" t="inlineStr">
         <is>
-          <t>Директор Білоножко Олена Вікторівна</t>
+          <t>В.о. директора Лашина Ольга Миколаївна</t>
         </is>
       </c>
       <c r="U4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y4" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
@@ -953,67 +953,67 @@
         </is>
       </c>
       <c r="K7" s="4" t="inlineStr">
         <is>
           <t>вулиця Пугача майора, 25</t>
         </is>
       </c>
       <c r="L7" s="6" t="inlineStr">
         <is>
           <t>UA53020110010112104</t>
         </is>
       </c>
       <c r="M7" s="4" t="inlineStr">
         <is>
           <t>Полтавська обл., м. Кременчук</t>
         </is>
       </c>
       <c r="N7" s="7"/>
       <c r="O7" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Кременчуцької міської ради Кременчуцького району Полтавської області</t>
         </is>
       </c>
       <c r="P7" s="4" t="inlineStr">
         <is>
-          <t>(096)7714891</t>
+          <t>(097)6822757</t>
         </is>
       </c>
       <c r="Q7" s="4"/>
       <c r="R7" s="4" t="inlineStr">
         <is>
           <t>school_18_@ukr.net</t>
         </is>
       </c>
       <c r="S7" s="4" t="inlineStr">
         <is>
           <t>https://www.kr-gymnas18.org/</t>
         </is>
       </c>
       <c r="T7" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Довженко Оксана Юріївна</t>
+          <t>Директор Селич Ірина Олександрівна</t>
         </is>
       </c>
       <c r="U7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y7" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
@@ -2192,67 +2192,67 @@
         </is>
       </c>
       <c r="K18" s="4" t="inlineStr">
         <is>
           <t>вулиця Давида Кострова, 28</t>
         </is>
       </c>
       <c r="L18" s="6" t="inlineStr">
         <is>
           <t>UA53020110010228624</t>
         </is>
       </c>
       <c r="M18" s="4" t="inlineStr">
         <is>
           <t>Полтавська обл., м. Кременчук</t>
         </is>
       </c>
       <c r="N18" s="7"/>
       <c r="O18" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Кременчуцької міської ради Кременчуцького району Полтавської області</t>
         </is>
       </c>
       <c r="P18" s="4" t="inlineStr">
         <is>
-          <t>(097)1747851</t>
+          <t>(077)1036548, (066)8750402</t>
         </is>
       </c>
       <c r="Q18" s="4"/>
       <c r="R18" s="4" t="inlineStr">
         <is>
           <t>school3kremen@ukr.net</t>
         </is>
       </c>
       <c r="S18" s="4" t="inlineStr">
         <is>
           <t>http://kremen-school3.com.ua/</t>
         </is>
       </c>
       <c r="T18" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Винокурова Валентина Миколаївна</t>
+          <t>Директор Подлужний Андрій Сергійович</t>
         </is>
       </c>
       <c r="U18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y18" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
@@ -3197,67 +3197,67 @@
         </is>
       </c>
       <c r="K27" s="4" t="inlineStr">
         <is>
           <t>вулиця Старшого лейтенанта Кагала, 53</t>
         </is>
       </c>
       <c r="L27" s="6" t="inlineStr">
         <is>
           <t>UA53020110010228624</t>
         </is>
       </c>
       <c r="M27" s="4" t="inlineStr">
         <is>
           <t>Полтавська обл., м. Кременчук</t>
         </is>
       </c>
       <c r="N27" s="7"/>
       <c r="O27" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Кременчуцької міської ради Кременчуцького району Полтавської області</t>
         </is>
       </c>
       <c r="P27" s="4" t="inlineStr">
         <is>
-          <t>(095)3965311</t>
+          <t>(096)2983303</t>
         </is>
       </c>
       <c r="Q27" s="4"/>
       <c r="R27" s="4" t="inlineStr">
         <is>
           <t>secretary@lyceum11.com.ua</t>
         </is>
       </c>
       <c r="S27" s="4" t="inlineStr">
         <is>
           <t>http://lyceum11.com.ua/</t>
         </is>
       </c>
       <c r="T27" s="4" t="inlineStr">
         <is>
-          <t>Директор Бикова Наталія Олександрівна</t>
+          <t>Директор Носкіна Людмила Сергіївна</t>
         </is>
       </c>
       <c r="U27" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V27" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W27" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X27" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y27" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">