--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -2192,67 +2192,67 @@
         </is>
       </c>
       <c r="K18" s="4" t="inlineStr">
         <is>
           <t>вулиця Давида Кострова, 28</t>
         </is>
       </c>
       <c r="L18" s="6" t="inlineStr">
         <is>
           <t>UA53020110010228624</t>
         </is>
       </c>
       <c r="M18" s="4" t="inlineStr">
         <is>
           <t>Полтавська обл., м. Кременчук</t>
         </is>
       </c>
       <c r="N18" s="7"/>
       <c r="O18" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Кременчуцької міської ради Кременчуцького району Полтавської області</t>
         </is>
       </c>
       <c r="P18" s="4" t="inlineStr">
         <is>
-          <t>(096)9648953</t>
+          <t>(097)1747851</t>
         </is>
       </c>
       <c r="Q18" s="4"/>
       <c r="R18" s="4" t="inlineStr">
         <is>
           <t>school3kremen@ukr.net</t>
         </is>
       </c>
       <c r="S18" s="4" t="inlineStr">
         <is>
           <t>http://kremen-school3.com.ua/</t>
         </is>
       </c>
       <c r="T18" s="4" t="inlineStr">
         <is>
-          <t>Директор Куліш Наталія Миколаївна</t>
+          <t>В.о. директора Винокурова Валентина Миколаївна</t>
         </is>
       </c>
       <c r="U18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y18" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">