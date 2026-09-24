--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -319,2166 +319,2166 @@
       </c>
       <c r="V1" s="3" t="inlineStr">
         <is>
           <t>Сільський</t>
         </is>
       </c>
       <c r="W1" s="3" t="inlineStr">
         <is>
           <t>Гірський</t>
         </is>
       </c>
       <c r="X1" s="3" t="inlineStr">
         <is>
           <t>Інтернат</t>
         </is>
       </c>
       <c r="Y1" s="3" t="inlineStr">
         <is>
           <t>Ліцензовані обсяги</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="4" t="inlineStr">
         <is>
-          <t>Гімназія №8 імені Панаса Мирного Полтавської міської ради</t>
+          <t>Гімназія № 16 Полтавської міської ради</t>
         </is>
       </c>
       <c r="B2" s="5" t="n">
-        <v>141210</v>
+        <v>141213</v>
       </c>
       <c r="C2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D2" s="4" t="inlineStr">
         <is>
-          <t>Гімназія №8 імені Панаса Мирного</t>
+          <t>Гімназія № 16</t>
         </is>
       </c>
       <c r="E2" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F2" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G2" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H2" s="6" t="inlineStr">
         <is>
           <t>5310137000</t>
         </is>
       </c>
       <c r="I2" s="4" t="inlineStr">
         <is>
           <t>Полтавська область</t>
         </is>
       </c>
       <c r="J2" s="4" t="inlineStr">
         <is>
           <t>Полтава, Полтавська область</t>
         </is>
       </c>
       <c r="K2" s="4" t="inlineStr">
         <is>
-          <t>вулиця Патріарха Мстислава, 66</t>
+          <t>бульвар Щепотьєва, 16</t>
         </is>
       </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA53080370010339303</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Полтавська обл., м. Полтава</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Полтавської міської ради</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
-          <t>(0532)608813</t>
+          <t>(0532)583613</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
-          <t>school8.poltava@ukr.net</t>
+          <t>poltavanvk16@ukr.net</t>
         </is>
       </c>
       <c r="S2" s="4" t="inlineStr">
         <is>
-          <t>http://gymnasium8.pl.sch.in.ua/</t>
+          <t>http://school16.poltava.ua</t>
         </is>
       </c>
       <c r="T2" s="4" t="inlineStr">
         <is>
-          <t>Директор Богодиста Світлана Павлівна</t>
+          <t>Директор Фіалкіна Вікторія Олександрівна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y2" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="4" t="inlineStr">
         <is>
-          <t>Комунальне підприємство "Полтавський обласний санаторій для дітей з порушенням опорно-рухового апарату Полтавської обласної ради"</t>
+          <t>Гімназія № 19 «Спектр» Полтавської міської ради</t>
         </is>
       </c>
       <c r="B3" s="5" t="n">
-        <v>149945</v>
+        <v>141202</v>
       </c>
       <c r="C3" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D3" s="4" t="inlineStr">
         <is>
-          <t>Загальноосітня санаторна школа</t>
+          <t>Гімназія № 19 «Спектр»</t>
         </is>
       </c>
       <c r="E3" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F3" s="4" t="inlineStr">
         <is>
-          <t>санаторна школа</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G3" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H3" s="6" t="inlineStr">
         <is>
           <t>5310137000</t>
         </is>
       </c>
       <c r="I3" s="4" t="inlineStr">
         <is>
           <t>Полтавська область</t>
         </is>
       </c>
       <c r="J3" s="4" t="inlineStr">
         <is>
           <t>Полтава, Полтавська область</t>
         </is>
       </c>
       <c r="K3" s="4" t="inlineStr">
         <is>
-          <t>вулиця Садова, 26</t>
+          <t>вулиця Івана Мазепи, 8</t>
         </is>
       </c>
       <c r="L3" s="6" t="inlineStr">
         <is>
           <t>UA53080370010339303</t>
         </is>
       </c>
       <c r="M3" s="4" t="inlineStr">
         <is>
           <t>Полтавська обл., м. Полтава</t>
         </is>
       </c>
       <c r="N3" s="7"/>
       <c r="O3" s="4" t="inlineStr">
         <is>
-          <t>Департамент освіти і науки Полтавської обласної державної адміністрації</t>
+          <t>Департамент освіти Полтавської міської ради</t>
         </is>
       </c>
       <c r="P3" s="4" t="inlineStr">
         <is>
-          <t>(0532)608821</t>
+          <t>(0532)633425</t>
         </is>
       </c>
       <c r="Q3" s="4"/>
       <c r="R3" s="4" t="inlineStr">
         <is>
-          <t>podc@ukr.net</t>
-[...2 lines deleted...]
-      <c r="S3" s="4"/>
+          <t>polschool19@ukr.net</t>
+        </is>
+      </c>
+      <c r="S3" s="4" t="inlineStr">
+        <is>
+          <t>http://school19.pl.sch.in.ua</t>
+        </is>
+      </c>
       <c r="T3" s="4" t="inlineStr">
         <is>
-          <t> </t>
+          <t>Директор Канівець Ірина Яківна</t>
         </is>
       </c>
       <c r="U3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y3" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад "Полтавська загальноосвітня школа I-III ступенів № 19 Полтавської міської ради Полтавської області"</t>
+          <t>Гімназія № 23 Полтавської міської ради</t>
         </is>
       </c>
       <c r="B4" s="5" t="n">
-        <v>141202</v>
+        <v>141203</v>
       </c>
       <c r="C4" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D4" s="4" t="inlineStr">
         <is>
-          <t>Полтавська ЗОШ № 19</t>
+          <t>Гімназія № 23</t>
         </is>
       </c>
       <c r="E4" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F4" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G4" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H4" s="6" t="inlineStr">
         <is>
           <t>5310137000</t>
         </is>
       </c>
       <c r="I4" s="4" t="inlineStr">
         <is>
           <t>Полтавська область</t>
         </is>
       </c>
       <c r="J4" s="4" t="inlineStr">
         <is>
           <t>Полтава, Полтавська область</t>
         </is>
       </c>
       <c r="K4" s="4" t="inlineStr">
         <is>
-          <t>вулиця Івана Мазепи, 8</t>
+          <t>вулиця Європейська, 122</t>
         </is>
       </c>
       <c r="L4" s="6" t="inlineStr">
         <is>
           <t>UA53080370010339303</t>
         </is>
       </c>
       <c r="M4" s="4" t="inlineStr">
         <is>
           <t>Полтавська обл., м. Полтава</t>
         </is>
       </c>
       <c r="N4" s="7"/>
       <c r="O4" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Полтавської міської ради</t>
         </is>
       </c>
       <c r="P4" s="4" t="inlineStr">
         <is>
-          <t>(0532)633425</t>
+          <t>(0532)681101</t>
         </is>
       </c>
       <c r="Q4" s="4"/>
       <c r="R4" s="4" t="inlineStr">
         <is>
-          <t>polschool19@ukr.net</t>
+          <t>school23poltava@gmail.com</t>
         </is>
       </c>
       <c r="S4" s="4" t="inlineStr">
         <is>
-          <t>http://school19.pl.sch.in.ua</t>
+          <t>school23.poltava.ua</t>
         </is>
       </c>
       <c r="T4" s="4" t="inlineStr">
         <is>
-          <t>Директор Канівець Ірина Яківна</t>
+          <t>Директор Іванченко Валентина Олексіївна</t>
         </is>
       </c>
       <c r="U4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y4" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад "Полтавська загальноосвітня школа І-ІІІ ступенів №23 Полтавської міської ради Полтавської області"</t>
+          <t>Гімназія № 27 Полтавської міської ради</t>
         </is>
       </c>
       <c r="B5" s="5" t="n">
-        <v>141203</v>
+        <v>141212</v>
       </c>
       <c r="C5" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D5" s="4" t="inlineStr">
         <is>
-          <t>КЗ"Полтавська ЗШ№23"</t>
+          <t>Гімназія № 27</t>
         </is>
       </c>
       <c r="E5" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F5" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G5" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H5" s="6" t="inlineStr">
         <is>
           <t>5310137000</t>
         </is>
       </c>
       <c r="I5" s="4" t="inlineStr">
         <is>
           <t>Полтавська область</t>
         </is>
       </c>
       <c r="J5" s="4" t="inlineStr">
         <is>
           <t>Полтава, Полтавська область</t>
         </is>
       </c>
       <c r="K5" s="4" t="inlineStr">
         <is>
-          <t>вулиця Європейська, 122</t>
+          <t>вулиця Європейська, 60</t>
         </is>
       </c>
       <c r="L5" s="6" t="inlineStr">
         <is>
           <t>UA53080370010339303</t>
         </is>
       </c>
       <c r="M5" s="4" t="inlineStr">
         <is>
           <t>Полтавська обл., м. Полтава</t>
         </is>
       </c>
       <c r="N5" s="7"/>
       <c r="O5" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Полтавської міської ради</t>
         </is>
       </c>
       <c r="P5" s="4" t="inlineStr">
         <is>
-          <t>(0532)681101</t>
+          <t>(0532)569292</t>
         </is>
       </c>
       <c r="Q5" s="4"/>
       <c r="R5" s="4" t="inlineStr">
         <is>
-          <t>school23poltava@gmail.com</t>
+          <t>skol27pl@meta.ua</t>
         </is>
       </c>
       <c r="S5" s="4" t="inlineStr">
         <is>
-          <t>school23.poltava.ua</t>
+          <t>https://poltavaschool27.pp.ua/</t>
         </is>
       </c>
       <c r="T5" s="4" t="inlineStr">
         <is>
-          <t>Директор Іванченко Валентина Олексіївна</t>
+          <t>Директор Божок Світлана Василівна</t>
         </is>
       </c>
       <c r="U5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y5" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад "Полтавська загальноосвітня школа І-ІІІ ступенів №27 Полтавської міської ради Полтавської області"</t>
+          <t>Гімназія № 28 Полтавської міської ради</t>
         </is>
       </c>
       <c r="B6" s="5" t="n">
-        <v>141212</v>
+        <v>141204</v>
       </c>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D6" s="4" t="inlineStr">
         <is>
-          <t>КЗ "Полтавська ЗОШ №27"</t>
+          <t>Гімназія № 28</t>
         </is>
       </c>
       <c r="E6" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F6" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G6" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H6" s="6" t="inlineStr">
         <is>
           <t>5310137000</t>
         </is>
       </c>
       <c r="I6" s="4" t="inlineStr">
         <is>
           <t>Полтавська область</t>
         </is>
       </c>
       <c r="J6" s="4" t="inlineStr">
         <is>
           <t>Полтава, Полтавська область</t>
         </is>
       </c>
       <c r="K6" s="4" t="inlineStr">
         <is>
-          <t>вулиця Європейська, 60</t>
+          <t>вулиця Івана Мазепи, 53</t>
         </is>
       </c>
       <c r="L6" s="6" t="inlineStr">
         <is>
           <t>UA53080370010339303</t>
         </is>
       </c>
       <c r="M6" s="4" t="inlineStr">
         <is>
           <t>Полтавська обл., м. Полтава</t>
         </is>
       </c>
       <c r="N6" s="7"/>
       <c r="O6" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Полтавської міської ради</t>
         </is>
       </c>
       <c r="P6" s="4" t="inlineStr">
         <is>
-          <t>(0532)569292</t>
+          <t>(0532)633-202</t>
         </is>
       </c>
       <c r="Q6" s="4"/>
       <c r="R6" s="4" t="inlineStr">
         <is>
-          <t>skol27pl@meta.ua</t>
+          <t>polt.school.28@gmail.com</t>
         </is>
       </c>
       <c r="S6" s="4" t="inlineStr">
         <is>
-          <t>https://poltavaschool27.pp.ua/</t>
+          <t>https://sites.google.com/pl28.ukr.education/site28poltava</t>
         </is>
       </c>
       <c r="T6" s="4" t="inlineStr">
         <is>
-          <t>Директор Божок Світлана Василівна</t>
+          <t>Директор Торяник Анна Володимирівна</t>
         </is>
       </c>
       <c r="U6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y6" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад "Полтавська загальноосвітня школа І-ІІІ ступенів №28 Полтавської міської ради Полтавської області"</t>
+          <t>Гімназія № 34 Полтавської міської ради</t>
         </is>
       </c>
       <c r="B7" s="5" t="n">
-        <v>141204</v>
+        <v>141209</v>
       </c>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D7" s="4" t="inlineStr">
         <is>
-          <t>ПЗШ №28</t>
+          <t>Гімназія № 34</t>
         </is>
       </c>
       <c r="E7" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F7" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G7" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H7" s="6" t="inlineStr">
         <is>
           <t>5310137000</t>
         </is>
       </c>
       <c r="I7" s="4" t="inlineStr">
         <is>
           <t>Полтавська область</t>
         </is>
       </c>
       <c r="J7" s="4" t="inlineStr">
         <is>
           <t>Полтава, Полтавська область</t>
         </is>
       </c>
       <c r="K7" s="4" t="inlineStr">
         <is>
-          <t>вулиця Івана Мазепи, 53</t>
+          <t>бульвар Євгена Коновальця, 8</t>
         </is>
       </c>
       <c r="L7" s="6" t="inlineStr">
         <is>
           <t>UA53080370010339303</t>
         </is>
       </c>
       <c r="M7" s="4" t="inlineStr">
         <is>
           <t>Полтавська обл., м. Полтава</t>
         </is>
       </c>
       <c r="N7" s="7"/>
       <c r="O7" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Полтавської міської ради</t>
         </is>
       </c>
       <c r="P7" s="4" t="inlineStr">
         <is>
-          <t>(0532)633-202</t>
+          <t>(0532)589543</t>
         </is>
       </c>
       <c r="Q7" s="4"/>
       <c r="R7" s="4" t="inlineStr">
         <is>
-          <t>polt.school.28@gmail.com</t>
+          <t>school34poltava@ukr.net</t>
         </is>
       </c>
       <c r="S7" s="4" t="inlineStr">
         <is>
-          <t>https://sites.google.com/pl28.ukr.education/site28poltava</t>
+          <t>https://sites.google.com/view/school34poltava</t>
         </is>
       </c>
       <c r="T7" s="4" t="inlineStr">
         <is>
-          <t>Директор Торяник Анна Володимирівна</t>
+          <t>Директор Вахненко Наталія Сергіївна</t>
         </is>
       </c>
       <c r="U7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y7" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад "Полтавська загальноосвітня школа І-ІІІ ступенів №34 Полтавської міської ради Полтавської області"</t>
+          <t>Гімназія № 4 Полтавської міської ради</t>
         </is>
       </c>
       <c r="B8" s="5" t="n">
-        <v>141209</v>
+        <v>141235</v>
       </c>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D8" s="4" t="inlineStr">
         <is>
-          <t>ЗОШ № 34</t>
+          <t>Гімназія № 4</t>
         </is>
       </c>
       <c r="E8" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F8" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G8" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H8" s="6" t="inlineStr">
         <is>
           <t>5310137000</t>
         </is>
       </c>
       <c r="I8" s="4" t="inlineStr">
         <is>
           <t>Полтавська область</t>
         </is>
       </c>
       <c r="J8" s="4" t="inlineStr">
         <is>
           <t>Полтава, Полтавська область</t>
         </is>
       </c>
       <c r="K8" s="4" t="inlineStr">
         <is>
-          <t>бульвар Євгена Коновальця, 8</t>
+          <t>вулиця Шевченка, 19</t>
         </is>
       </c>
       <c r="L8" s="6" t="inlineStr">
         <is>
           <t>UA53080370010339303</t>
         </is>
       </c>
       <c r="M8" s="4" t="inlineStr">
         <is>
           <t>Полтавська обл., м. Полтава</t>
         </is>
       </c>
       <c r="N8" s="7"/>
       <c r="O8" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Полтавської міської ради</t>
         </is>
       </c>
       <c r="P8" s="4" t="inlineStr">
         <is>
-          <t>(0532)589543</t>
+          <t>(0532)607676</t>
         </is>
       </c>
       <c r="Q8" s="4"/>
       <c r="R8" s="4" t="inlineStr">
         <is>
-          <t>school34poltava@ukr.net</t>
+          <t>school4.pl@gmail.com</t>
         </is>
       </c>
       <c r="S8" s="4" t="inlineStr">
         <is>
-          <t>https://sites.google.com/view/school34poltava</t>
+          <t>https://school4.poltava.ua/</t>
         </is>
       </c>
       <c r="T8" s="4" t="inlineStr">
         <is>
-          <t>Директор Вахненко Наталія Сергіївна</t>
+          <t>Директор Полтавець Ірина Миколаївна</t>
         </is>
       </c>
       <c r="U8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y8" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад "Полтавський міський багатопрофільний ліцей №1 ім. І.П. Котляревського Полтавської міської ради Полтавської області"</t>
+          <t>Гімназія №8 імені Панаса Мирного Полтавської міської ради</t>
         </is>
       </c>
       <c r="B9" s="5" t="n">
-        <v>141211</v>
+        <v>141210</v>
       </c>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D9" s="4" t="inlineStr">
         <is>
-          <t>КЗ "ПМБ ліцей № 1 ім. П. Котляревського"</t>
+          <t>Гімназія №8 імені Панаса Мирного</t>
         </is>
       </c>
       <c r="E9" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F9" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G9" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H9" s="6" t="inlineStr">
         <is>
           <t>5310137000</t>
         </is>
       </c>
       <c r="I9" s="4" t="inlineStr">
         <is>
           <t>Полтавська область</t>
         </is>
       </c>
       <c r="J9" s="4" t="inlineStr">
         <is>
           <t>Полтава, Полтавська область</t>
         </is>
       </c>
       <c r="K9" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шевченка, 14</t>
+          <t>вулиця Патріарха Мстислава, 66</t>
         </is>
       </c>
       <c r="L9" s="6" t="inlineStr">
         <is>
           <t>UA53080370010339303</t>
         </is>
       </c>
       <c r="M9" s="4" t="inlineStr">
         <is>
           <t>Полтавська обл., м. Полтава</t>
         </is>
       </c>
       <c r="N9" s="7"/>
       <c r="O9" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Полтавської міської ради</t>
         </is>
       </c>
       <c r="P9" s="4" t="inlineStr">
         <is>
-          <t>(0532)60-85-54</t>
+          <t>(0532)608813</t>
         </is>
       </c>
       <c r="Q9" s="4"/>
       <c r="R9" s="4" t="inlineStr">
         <is>
-          <t>liceyn1@gmail.com</t>
+          <t>school8.poltava@ukr.net</t>
         </is>
       </c>
       <c r="S9" s="4" t="inlineStr">
         <is>
-          <t>http://www.licey1.pl.ua/</t>
+          <t>http://gymnasium8.pl.sch.in.ua/</t>
         </is>
       </c>
       <c r="T9" s="4" t="inlineStr">
         <is>
-          <t>Директор Карапиш Світлана Павлівна</t>
+          <t>Директор Богодиста Світлана Павлівна</t>
         </is>
       </c>
       <c r="U9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y9" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="4" t="inlineStr">
         <is>
-          <t>Ліцей № 10 ім. В.Г. Короленка Полтавської міської ради</t>
+          <t>Комунальне підприємство "Полтавський обласний санаторій для дітей з порушенням опорно-рухового апарату Полтавської обласної ради"</t>
         </is>
       </c>
       <c r="B10" s="5" t="n">
-        <v>141200</v>
+        <v>149945</v>
       </c>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D10" s="4" t="inlineStr">
         <is>
-          <t>Школа №10</t>
+          <t>Загальноосітня санаторна школа</t>
         </is>
       </c>
       <c r="E10" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F10" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>санаторна школа</t>
         </is>
       </c>
       <c r="G10" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H10" s="6" t="inlineStr">
         <is>
           <t>5310137000</t>
         </is>
       </c>
       <c r="I10" s="4" t="inlineStr">
         <is>
           <t>Полтавська область</t>
         </is>
       </c>
       <c r="J10" s="4" t="inlineStr">
         <is>
           <t>Полтава, Полтавська область</t>
         </is>
       </c>
       <c r="K10" s="4" t="inlineStr">
         <is>
-          <t>вулиця Юліана Матвійчука, 20/23</t>
+          <t>вулиця Садова, 26</t>
         </is>
       </c>
       <c r="L10" s="6" t="inlineStr">
         <is>
           <t>UA53080370010339303</t>
         </is>
       </c>
       <c r="M10" s="4" t="inlineStr">
         <is>
           <t>Полтавська обл., м. Полтава</t>
         </is>
       </c>
       <c r="N10" s="7"/>
       <c r="O10" s="4" t="inlineStr">
         <is>
-          <t>Департамент освіти Полтавської міської ради</t>
+          <t>Департамент освіти і науки Полтавської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P10" s="4" t="inlineStr">
         <is>
-          <t>(0532)609032</t>
+          <t>(0532)608821</t>
         </is>
       </c>
       <c r="Q10" s="4"/>
       <c r="R10" s="4" t="inlineStr">
         <is>
-          <t>school10pl@gmail.com</t>
-[...6 lines deleted...]
-      </c>
+          <t>podc@ukr.net</t>
+        </is>
+      </c>
+      <c r="S10" s="4"/>
       <c r="T10" s="4" t="inlineStr">
         <is>
-          <t>Директор Ткач Олена Володимирівна</t>
+          <t> </t>
         </is>
       </c>
       <c r="U10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y10" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="4" t="inlineStr">
         <is>
-          <t>Ліцей № 26 "Шевченківський" Полтавської міської ради</t>
+          <t>Комунальний заклад "Полтавський міський багатопрофільний ліцей №1 ім. І.П. Котляревського Полтавської міської ради Полтавської області"</t>
         </is>
       </c>
       <c r="B11" s="5" t="n">
-        <v>141205</v>
+        <v>141211</v>
       </c>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
-          <t>Ліцей № 26</t>
+          <t>КЗ "ПМБ ліцей № 1 ім. П. Котляревського"</t>
         </is>
       </c>
       <c r="E11" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G11" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H11" s="6" t="inlineStr">
         <is>
           <t>5310137000</t>
         </is>
       </c>
       <c r="I11" s="4" t="inlineStr">
         <is>
           <t>Полтавська область</t>
         </is>
       </c>
       <c r="J11" s="4" t="inlineStr">
         <is>
           <t>Полтава, Полтавська область</t>
         </is>
       </c>
       <c r="K11" s="4" t="inlineStr">
         <is>
-          <t>вулиця Івана Мазепи, 18</t>
+          <t>вулиця Шевченка, 14</t>
         </is>
       </c>
       <c r="L11" s="6" t="inlineStr">
         <is>
           <t>UA53080370010339303</t>
         </is>
       </c>
       <c r="M11" s="4" t="inlineStr">
         <is>
           <t>Полтавська обл., м. Полтава</t>
         </is>
       </c>
       <c r="N11" s="7"/>
       <c r="O11" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Полтавської міської ради</t>
         </is>
       </c>
       <c r="P11" s="4" t="inlineStr">
         <is>
-          <t>(0532)632519</t>
+          <t>(0532)60-85-54</t>
         </is>
       </c>
       <c r="Q11" s="4"/>
       <c r="R11" s="4" t="inlineStr">
         <is>
-          <t>school26poltava@gmail.com</t>
+          <t>liceyn1@gmail.com</t>
         </is>
       </c>
       <c r="S11" s="4" t="inlineStr">
         <is>
-          <t>http://school26.poltava.ua/</t>
+          <t>http://www.licey1.pl.ua/</t>
         </is>
       </c>
       <c r="T11" s="4" t="inlineStr">
         <is>
-          <t>Директор Гонжак Наталія Дмитрівна</t>
+          <t>Директор Карапиш Світлана Павлівна</t>
         </is>
       </c>
       <c r="U11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y11" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="4" t="inlineStr">
         <is>
-          <t>Ліцей № 29 Полтавської міської ради</t>
+          <t>Ліцей № 10 ім. В.Г. Короленка Полтавської міської ради</t>
         </is>
       </c>
       <c r="B12" s="5" t="n">
-        <v>141206</v>
+        <v>141200</v>
       </c>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
-          <t>Ліцей № 29</t>
+          <t>Школа №10</t>
         </is>
       </c>
       <c r="E12" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G12" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H12" s="6" t="inlineStr">
         <is>
           <t>5310137000</t>
         </is>
       </c>
       <c r="I12" s="4" t="inlineStr">
         <is>
           <t>Полтавська область</t>
         </is>
       </c>
       <c r="J12" s="4" t="inlineStr">
         <is>
           <t>Полтава, Полтавська область</t>
         </is>
       </c>
       <c r="K12" s="4" t="inlineStr">
         <is>
-          <t>вулиця Алмазна, 1</t>
+          <t>вулиця Юліана Матвійчука, 20/23</t>
         </is>
       </c>
       <c r="L12" s="6" t="inlineStr">
         <is>
           <t>UA53080370010339303</t>
         </is>
       </c>
       <c r="M12" s="4" t="inlineStr">
         <is>
           <t>Полтавська обл., м. Полтава</t>
         </is>
       </c>
       <c r="N12" s="7"/>
       <c r="O12" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Полтавської міської ради</t>
         </is>
       </c>
       <c r="P12" s="4" t="inlineStr">
         <is>
-          <t>(0532)63-33-39</t>
+          <t>(0532)609032</t>
         </is>
       </c>
       <c r="Q12" s="4"/>
       <c r="R12" s="4" t="inlineStr">
         <is>
-          <t>school29poltava@ukr.net</t>
+          <t>school10pl@gmail.com</t>
         </is>
       </c>
       <c r="S12" s="4" t="inlineStr">
         <is>
-          <t>https://sites.google.com/site/poltavaschool29/</t>
+          <t>https://lyceum10.pp.ua/</t>
         </is>
       </c>
       <c r="T12" s="4" t="inlineStr">
         <is>
-          <t>Директор Вахненко Андрій Вікторович</t>
+          <t>Директор Ткач Олена Володимирівна</t>
         </is>
       </c>
       <c r="U12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y12" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №14 «Здоров’я» Полтавської міської ради</t>
+          <t>Ліцей № 26 "Шевченківський" Полтавської міської ради</t>
         </is>
       </c>
       <c r="B13" s="5" t="n">
-        <v>141208</v>
+        <v>141205</v>
       </c>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №14 «Здоров’я»</t>
+          <t>Ліцей № 26</t>
         </is>
       </c>
       <c r="E13" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G13" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H13" s="6" t="inlineStr">
         <is>
           <t>5310137000</t>
         </is>
       </c>
       <c r="I13" s="4" t="inlineStr">
         <is>
           <t>Полтавська область</t>
         </is>
       </c>
       <c r="J13" s="4" t="inlineStr">
         <is>
           <t>Полтава, Полтавська область</t>
         </is>
       </c>
       <c r="K13" s="4" t="inlineStr">
         <is>
-          <t>вулиця Пилипа Орлика, 30</t>
+          <t>вулиця Івана Мазепи, 18</t>
         </is>
       </c>
       <c r="L13" s="6" t="inlineStr">
         <is>
           <t>UA53080370010339303</t>
         </is>
       </c>
       <c r="M13" s="4" t="inlineStr">
         <is>
           <t>Полтавська обл., м. Полтава</t>
         </is>
       </c>
       <c r="N13" s="7"/>
       <c r="O13" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Полтавської міської ради</t>
         </is>
       </c>
       <c r="P13" s="4" t="inlineStr">
         <is>
-          <t>(0532)609384</t>
+          <t>(0532)632519</t>
         </is>
       </c>
       <c r="Q13" s="4"/>
       <c r="R13" s="4" t="inlineStr">
         <is>
-          <t>lyceum14.zdorovia@gmail.com</t>
+          <t>school26poltava@gmail.com</t>
         </is>
       </c>
       <c r="S13" s="4" t="inlineStr">
         <is>
-          <t>https://14gymnasium.wixsite.com/my-site</t>
+          <t>http://school26.poltava.ua/</t>
         </is>
       </c>
       <c r="T13" s="4" t="inlineStr">
         <is>
-          <t>Директор Пилипенко Наталія Миколаївна</t>
+          <t>Директор Гонжак Наталія Дмитрівна</t>
         </is>
       </c>
       <c r="U13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y13" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №31 Полтавської міської ради</t>
+          <t>Ліцей № 29 Полтавської міської ради</t>
         </is>
       </c>
       <c r="B14" s="5" t="n">
-        <v>143111</v>
+        <v>141206</v>
       </c>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №31</t>
+          <t>Ліцей № 29</t>
         </is>
       </c>
       <c r="E14" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G14" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H14" s="6" t="inlineStr">
         <is>
           <t>5310137000</t>
         </is>
       </c>
       <c r="I14" s="4" t="inlineStr">
         <is>
           <t>Полтавська область</t>
         </is>
       </c>
       <c r="J14" s="4" t="inlineStr">
         <is>
           <t>Полтава, Полтавська область</t>
         </is>
       </c>
       <c r="K14" s="4" t="inlineStr">
         <is>
-          <t>вулиця Героїв України, 5</t>
+          <t>вулиця Алмазна, 1</t>
         </is>
       </c>
       <c r="L14" s="6" t="inlineStr">
         <is>
           <t>UA53080370010339303</t>
         </is>
       </c>
       <c r="M14" s="4" t="inlineStr">
         <is>
           <t>Полтавська обл., м. Полтава</t>
         </is>
       </c>
       <c r="N14" s="7"/>
       <c r="O14" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Полтавської міської ради</t>
         </is>
       </c>
       <c r="P14" s="4" t="inlineStr">
         <is>
-          <t>(0532)681062</t>
+          <t>(0532)63-33-39</t>
         </is>
       </c>
       <c r="Q14" s="4"/>
       <c r="R14" s="4" t="inlineStr">
         <is>
-          <t>poltava.shkola31@gmail.com</t>
+          <t>school29poltava@ukr.net</t>
         </is>
       </c>
       <c r="S14" s="4" t="inlineStr">
         <is>
-          <t>https://sites.google.com/liceum31-pl.ukr.education/index</t>
+          <t>https://sites.google.com/site/poltavaschool29/</t>
         </is>
       </c>
       <c r="T14" s="4" t="inlineStr">
         <is>
-          <t>Директор Положишник Наталія Іванівна</t>
+          <t>Директор Вахненко Андрій Вікторович</t>
         </is>
       </c>
       <c r="U14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y14" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №33 Полтавської міської ради</t>
+          <t>Ліцей №14 «Здоров’я» Полтавської міської ради</t>
         </is>
       </c>
       <c r="B15" s="5" t="n">
-        <v>141201</v>
+        <v>141208</v>
       </c>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
-          <t>Ліцей № 33</t>
+          <t>Ліцей №14 «Здоров’я»</t>
         </is>
       </c>
       <c r="E15" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G15" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H15" s="6" t="inlineStr">
         <is>
           <t>5310137000</t>
         </is>
       </c>
       <c r="I15" s="4" t="inlineStr">
         <is>
           <t>Полтавська область</t>
         </is>
       </c>
       <c r="J15" s="4" t="inlineStr">
         <is>
           <t>Полтава, Полтавська область</t>
         </is>
       </c>
       <c r="K15" s="4" t="inlineStr">
         <is>
-          <t>вулиця Героїв України, 20</t>
+          <t>вулиця Пилипа Орлика, 30</t>
         </is>
       </c>
       <c r="L15" s="6" t="inlineStr">
         <is>
           <t>UA53080370010339303</t>
         </is>
       </c>
       <c r="M15" s="4" t="inlineStr">
         <is>
           <t>Полтавська обл., м. Полтава</t>
         </is>
       </c>
       <c r="N15" s="7"/>
       <c r="O15" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Полтавської міської ради</t>
         </is>
       </c>
       <c r="P15" s="4" t="inlineStr">
         <is>
-          <t>(0532)666222</t>
+          <t>(0532)609384</t>
         </is>
       </c>
       <c r="Q15" s="4"/>
       <c r="R15" s="4" t="inlineStr">
         <is>
-          <t>gymnazium33@meta.ua</t>
+          <t>lyceum14.zdorovia@gmail.com</t>
         </is>
       </c>
       <c r="S15" s="4" t="inlineStr">
         <is>
-          <t>https://lyceum33.com/</t>
+          <t>https://14gymnasium.wixsite.com/my-site</t>
         </is>
       </c>
       <c r="T15" s="4" t="inlineStr">
         <is>
-          <t>Директор Кікоть Наталія Віталіївна</t>
+          <t>Директор Пилипенко Наталія Миколаївна</t>
         </is>
       </c>
       <c r="U15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y15" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №6 «Лідер» Полтавської міської ради</t>
+          <t>Ліцей №31 Полтавської міської ради</t>
         </is>
       </c>
       <c r="B16" s="5" t="n">
-        <v>141199</v>
+        <v>143111</v>
       </c>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №6</t>
+          <t>Ліцей №31</t>
         </is>
       </c>
       <c r="E16" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G16" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H16" s="6" t="inlineStr">
         <is>
           <t>5310137000</t>
         </is>
       </c>
       <c r="I16" s="4" t="inlineStr">
         <is>
           <t>Полтавська область</t>
         </is>
       </c>
       <c r="J16" s="4" t="inlineStr">
         <is>
           <t>Полтава, Полтавська область</t>
         </is>
       </c>
       <c r="K16" s="4" t="inlineStr">
         <is>
-          <t>вулиця В.Чорновола, 3</t>
+          <t>вулиця Героїв України, 5</t>
         </is>
       </c>
       <c r="L16" s="6" t="inlineStr">
         <is>
           <t>UA53080370010339303</t>
         </is>
       </c>
       <c r="M16" s="4" t="inlineStr">
         <is>
           <t>Полтавська обл., м. Полтава</t>
         </is>
       </c>
       <c r="N16" s="7"/>
       <c r="O16" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Полтавської міської ради</t>
         </is>
       </c>
       <c r="P16" s="4" t="inlineStr">
         <is>
-          <t>(0532)562511</t>
+          <t>(0532)681062</t>
         </is>
       </c>
       <c r="Q16" s="4"/>
       <c r="R16" s="4" t="inlineStr">
         <is>
-          <t>litsei6@ukr.net</t>
+          <t>poltava.shkola31@gmail.com</t>
         </is>
       </c>
       <c r="S16" s="4" t="inlineStr">
         <is>
-          <t>https://litsei6.com/</t>
+          <t>https://sites.google.com/liceum31-pl.ukr.education/index</t>
         </is>
       </c>
       <c r="T16" s="4" t="inlineStr">
         <is>
-          <t>Директор Дяченко Світлана Володимирівна</t>
+          <t>Директор Положишник Наталія Іванівна</t>
         </is>
       </c>
       <c r="U16" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V16" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W16" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X16" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y16" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="4" t="inlineStr">
         <is>
-          <t>Науковий ліцей №3 Полтавської міської ради</t>
+          <t>Ліцей №33 Полтавської міської ради</t>
         </is>
       </c>
       <c r="B17" s="5" t="n">
-        <v>141207</v>
+        <v>141201</v>
       </c>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
-          <t>Науковий ліцей № 3</t>
+          <t>Ліцей № 33</t>
         </is>
       </c>
       <c r="E17" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
-          <t>науковий ліцей</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G17" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H17" s="6" t="inlineStr">
         <is>
           <t>5310137000</t>
         </is>
       </c>
       <c r="I17" s="4" t="inlineStr">
         <is>
           <t>Полтавська область</t>
         </is>
       </c>
       <c r="J17" s="4" t="inlineStr">
         <is>
           <t>Полтава, Полтавська область</t>
         </is>
       </c>
       <c r="K17" s="4" t="inlineStr">
         <is>
-          <t>вулиця В'ячеслава Чорновола, 4</t>
+          <t>вулиця Героїв України, 20</t>
         </is>
       </c>
       <c r="L17" s="6" t="inlineStr">
         <is>
           <t>UA53080370010339303</t>
         </is>
       </c>
       <c r="M17" s="4" t="inlineStr">
         <is>
           <t>Полтавська обл., м. Полтава</t>
         </is>
       </c>
       <c r="N17" s="7"/>
       <c r="O17" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Полтавської міської ради</t>
         </is>
       </c>
       <c r="P17" s="4" t="inlineStr">
         <is>
-          <t>(0532)608105</t>
+          <t>(0532)666222</t>
         </is>
       </c>
       <c r="Q17" s="4"/>
       <c r="R17" s="4" t="inlineStr">
         <is>
-          <t>scientific_lyceum3@ukr.net</t>
+          <t>gymnazium33@meta.ua</t>
         </is>
       </c>
       <c r="S17" s="4" t="inlineStr">
         <is>
-          <t>https://scientific-lyceum3.com.ua/</t>
+          <t>https://lyceum33.com/</t>
         </is>
       </c>
       <c r="T17" s="4" t="inlineStr">
         <is>
-          <t>Директор Гринь Ірина Миколаївна</t>
+          <t>Директор Кікоть Наталія Віталіївна</t>
         </is>
       </c>
       <c r="U17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y17" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="4" t="inlineStr">
         <is>
-          <t>Полтавська загальноосвітня школа І-ІІІ ступенів №4 Полтавської міської ради Полтавської області</t>
+          <t>Ліцей №6 «Лідер» Полтавської міської ради</t>
         </is>
       </c>
       <c r="B18" s="5" t="n">
-        <v>141235</v>
+        <v>141199</v>
       </c>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
-          <t>ЗОШ №4</t>
+          <t>Ліцей №6</t>
         </is>
       </c>
       <c r="E18" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G18" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H18" s="6" t="inlineStr">
         <is>
           <t>5310137000</t>
         </is>
       </c>
       <c r="I18" s="4" t="inlineStr">
         <is>
           <t>Полтавська область</t>
         </is>
       </c>
       <c r="J18" s="4" t="inlineStr">
         <is>
           <t>Полтава, Полтавська область</t>
         </is>
       </c>
       <c r="K18" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шевченка, 19</t>
+          <t>вулиця В.Чорновола, 3</t>
         </is>
       </c>
       <c r="L18" s="6" t="inlineStr">
         <is>
           <t>UA53080370010339303</t>
         </is>
       </c>
       <c r="M18" s="4" t="inlineStr">
         <is>
           <t>Полтавська обл., м. Полтава</t>
         </is>
       </c>
       <c r="N18" s="7"/>
       <c r="O18" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Полтавської міської ради</t>
         </is>
       </c>
       <c r="P18" s="4" t="inlineStr">
         <is>
-          <t>(0532)607676</t>
+          <t>(0532)562511</t>
         </is>
       </c>
       <c r="Q18" s="4"/>
       <c r="R18" s="4" t="inlineStr">
         <is>
-          <t>school4.pl@gmail.com</t>
+          <t>litsei6@ukr.net</t>
         </is>
       </c>
       <c r="S18" s="4" t="inlineStr">
         <is>
-          <t>https://school4.poltava.ua/</t>
+          <t>https://litsei6.com/</t>
         </is>
       </c>
       <c r="T18" s="4" t="inlineStr">
         <is>
-          <t>Директор Полтавець Ірина Миколаївна</t>
+          <t>Директор Дяченко Світлана Володимирівна</t>
         </is>
       </c>
       <c r="U18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y18" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="4" t="inlineStr">
         <is>
-          <t>Полтавська спеціальна школа Полтавської обласної ради</t>
+          <t>Науковий ліцей №3 Полтавської міської ради</t>
         </is>
       </c>
       <c r="B19" s="5" t="n">
-        <v>143778</v>
+        <v>141207</v>
       </c>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
-          <t>Полтавська спеціальна</t>
+          <t>Науковий ліцей № 3</t>
         </is>
       </c>
       <c r="E19" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
-          <t>спеціальна школа</t>
+          <t>науковий ліцей</t>
         </is>
       </c>
       <c r="G19" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H19" s="6" t="inlineStr">
         <is>
           <t>5310137000</t>
         </is>
       </c>
       <c r="I19" s="4" t="inlineStr">
         <is>
           <t>Полтавська область</t>
         </is>
       </c>
       <c r="J19" s="4" t="inlineStr">
         <is>
           <t>Полтава, Полтавська область</t>
         </is>
       </c>
       <c r="K19" s="4" t="inlineStr">
         <is>
-          <t>вулиця Станіславського, 6</t>
+          <t>вулиця В'ячеслава Чорновола, 4</t>
         </is>
       </c>
       <c r="L19" s="6" t="inlineStr">
         <is>
           <t>UA53080370010339303</t>
         </is>
       </c>
       <c r="M19" s="4" t="inlineStr">
         <is>
           <t>Полтавська обл., м. Полтава</t>
         </is>
       </c>
       <c r="N19" s="7"/>
       <c r="O19" s="4" t="inlineStr">
         <is>
-          <t>Департамент освіти і науки Полтавської обласної державної адміністрації</t>
+          <t>Департамент освіти Полтавської міської ради</t>
         </is>
       </c>
       <c r="P19" s="4" t="inlineStr">
         <is>
-          <t>(0532)589385, (0532)596584</t>
+          <t>(0532)608105</t>
         </is>
       </c>
       <c r="Q19" s="4"/>
       <c r="R19" s="4" t="inlineStr">
         <is>
-          <t>spec_internatgl@ukr.net</t>
+          <t>scientific_lyceum3@ukr.net</t>
         </is>
       </c>
       <c r="S19" s="4" t="inlineStr">
         <is>
-          <t>http://www.poltava-sp-scoo.ucoz.ua</t>
+          <t>https://scientific-lyceum3.com.ua/</t>
         </is>
       </c>
       <c r="T19" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Яковенко Олена Миколаївна</t>
+          <t>Директор Гринь Ірина Миколаївна</t>
         </is>
       </c>
       <c r="U19" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V19" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W19" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X19" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y19" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="4" t="inlineStr">
         <is>
-          <t>Полтавський навчально-виховний комплекс (ЗНЗ - ДНЗ) №16 Полтавської міської ради Полтавської області</t>
+          <t>Полтавська спеціальна школа Полтавської обласної ради</t>
         </is>
       </c>
       <c r="B20" s="5" t="n">
-        <v>141213</v>
+        <v>143778</v>
       </c>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
-          <t>НВК №16</t>
+          <t>Полтавська спеціальна</t>
         </is>
       </c>
       <c r="E20" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
-          <t>навчально-виховний комплекс (об'єднання)</t>
+          <t>спеціальна школа</t>
         </is>
       </c>
       <c r="G20" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H20" s="6" t="inlineStr">
         <is>
           <t>5310137000</t>
         </is>
       </c>
       <c r="I20" s="4" t="inlineStr">
         <is>
           <t>Полтавська область</t>
         </is>
       </c>
       <c r="J20" s="4" t="inlineStr">
         <is>
           <t>Полтава, Полтавська область</t>
         </is>
       </c>
       <c r="K20" s="4" t="inlineStr">
         <is>
-          <t>бульвар Щепотьєва, 16</t>
+          <t>вулиця Станіславського, 6</t>
         </is>
       </c>
       <c r="L20" s="6" t="inlineStr">
         <is>
           <t>UA53080370010339303</t>
         </is>
       </c>
       <c r="M20" s="4" t="inlineStr">
         <is>
           <t>Полтавська обл., м. Полтава</t>
         </is>
       </c>
       <c r="N20" s="7"/>
       <c r="O20" s="4" t="inlineStr">
         <is>
-          <t>Департамент освіти Полтавської міської ради</t>
+          <t>Департамент освіти і науки Полтавської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P20" s="4" t="inlineStr">
         <is>
-          <t>(0532)583613</t>
+          <t>(0532)589385, (0532)596584</t>
         </is>
       </c>
       <c r="Q20" s="4"/>
       <c r="R20" s="4" t="inlineStr">
         <is>
-          <t>poltavanvk16@ukr.net</t>
+          <t>spec_internatgl@ukr.net</t>
         </is>
       </c>
       <c r="S20" s="4" t="inlineStr">
         <is>
-          <t>http://school16.poltava.ua</t>
+          <t>http://www.poltava-sp-scoo.ucoz.ua</t>
         </is>
       </c>
       <c r="T20" s="4" t="inlineStr">
         <is>
-          <t>Директор Фіалкіна Вікторія Олександрівна</t>
+          <t>В.о. директора Яковенко Олена Миколаївна</t>
         </is>
       </c>
       <c r="U20" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V20" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W20" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X20" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y20" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">