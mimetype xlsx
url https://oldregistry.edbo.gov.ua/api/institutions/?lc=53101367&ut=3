--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -319,588 +319,588 @@
       </c>
       <c r="V1" s="3" t="inlineStr">
         <is>
           <t>Сільський</t>
         </is>
       </c>
       <c r="W1" s="3" t="inlineStr">
         <is>
           <t>Гірський</t>
         </is>
       </c>
       <c r="X1" s="3" t="inlineStr">
         <is>
           <t>Інтернат</t>
         </is>
       </c>
       <c r="Y1" s="3" t="inlineStr">
         <is>
           <t>Ліцензовані обсяги</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="4" t="inlineStr">
         <is>
-          <t>Гімназія №12 Полтавської міської ради</t>
+          <t>Гімназія № 20 імені Бориса Серги Полтавської міської ради</t>
         </is>
       </c>
       <c r="B2" s="5" t="n">
-        <v>141214</v>
+        <v>141195</v>
       </c>
       <c r="C2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D2" s="4" t="inlineStr">
         <is>
-          <t>Гімназія №12</t>
+          <t>Гімназія № 20 імені Бориса Серги</t>
         </is>
       </c>
       <c r="E2" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F2" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G2" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H2" s="6" t="inlineStr">
         <is>
           <t>5310136700</t>
         </is>
       </c>
       <c r="I2" s="4" t="inlineStr">
         <is>
           <t>Полтавська область</t>
         </is>
       </c>
       <c r="J2" s="4" t="inlineStr">
         <is>
           <t>Полтава, Полтавська область</t>
         </is>
       </c>
       <c r="K2" s="4" t="inlineStr">
         <is>
-          <t>вулиця Підмонастирська, 41</t>
+          <t>вулиця Героїв «Азову», 25</t>
         </is>
       </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA53080370010266780</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Полтавська обл., м. Полтава</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Полтавської міської ради</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
-          <t>(0532)602442</t>
+          <t>(0532)689924</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
-          <t>school12_poltava@ukr.net</t>
+          <t>school20poltava@gmail.com</t>
         </is>
       </c>
       <c r="S2" s="4" t="inlineStr">
         <is>
-          <t>https://poltavaschool12.jimdofree.com/</t>
+          <t>https://sites.google.com/view/school20poltava</t>
         </is>
       </c>
       <c r="T2" s="4" t="inlineStr">
         <is>
-          <t>Директор Ушакова Олена Володимирівна</t>
+          <t>Директор Сорочан Валентина Сергіївна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y2" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="4" t="inlineStr">
         <is>
-          <t>Гімназія №15 Полтавської міської ради</t>
+          <t>Гімназія № 22 Полтавської міської ради</t>
         </is>
       </c>
       <c r="B3" s="5" t="n">
-        <v>141192</v>
+        <v>141197</v>
       </c>
       <c r="C3" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D3" s="4" t="inlineStr">
         <is>
-          <t>Гімназія №15</t>
+          <t>Гімназія № 22</t>
         </is>
       </c>
       <c r="E3" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F3" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G3" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H3" s="6" t="inlineStr">
         <is>
           <t>5310136700</t>
         </is>
       </c>
       <c r="I3" s="4" t="inlineStr">
         <is>
           <t>Полтавська область</t>
         </is>
       </c>
       <c r="J3" s="4" t="inlineStr">
         <is>
           <t>Полтава, Полтавська область</t>
         </is>
       </c>
       <c r="K3" s="4" t="inlineStr">
         <is>
-          <t>вулиця Тунельна, 16</t>
+          <t>вулиця Низова, 8</t>
         </is>
       </c>
       <c r="L3" s="6" t="inlineStr">
         <is>
           <t>UA53080370010266780</t>
         </is>
       </c>
       <c r="M3" s="4" t="inlineStr">
         <is>
           <t>Полтавська обл., м. Полтава</t>
         </is>
       </c>
       <c r="N3" s="7"/>
       <c r="O3" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Полтавської міської ради</t>
         </is>
       </c>
       <c r="P3" s="4" t="inlineStr">
         <is>
-          <t>(0532)52-82-59</t>
+          <t>(0532)586136</t>
         </is>
       </c>
       <c r="Q3" s="4"/>
       <c r="R3" s="4" t="inlineStr">
         <is>
-          <t>school_pl15@ukr.net</t>
+          <t>poltavaschool_22@ukr.net</t>
         </is>
       </c>
       <c r="S3" s="4" t="inlineStr">
         <is>
-          <t>http://15pl.jimdo.com</t>
+          <t>https://sites.google.com/view/poltavaschool-22/</t>
         </is>
       </c>
       <c r="T3" s="4" t="inlineStr">
         <is>
-          <t>Директор Штрикуль Юлія Сергіївна</t>
+          <t>Директор Тукало Олена Володимирівна</t>
         </is>
       </c>
       <c r="U3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y3" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
-          <t>Гімназія №35 Полтавської міської ради</t>
+          <t>Гімназія №12 Полтавської міської ради</t>
         </is>
       </c>
       <c r="B4" s="5" t="n">
-        <v>141194</v>
+        <v>141214</v>
       </c>
       <c r="C4" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D4" s="4" t="inlineStr">
         <is>
-          <t>Гімназія № 35</t>
+          <t>Гімназія №12</t>
         </is>
       </c>
       <c r="E4" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F4" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G4" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H4" s="6" t="inlineStr">
         <is>
           <t>5310136700</t>
         </is>
       </c>
       <c r="I4" s="4" t="inlineStr">
         <is>
           <t>Полтавська область</t>
         </is>
       </c>
       <c r="J4" s="4" t="inlineStr">
         <is>
           <t>Полтава, Полтавська область</t>
         </is>
       </c>
       <c r="K4" s="4" t="inlineStr">
         <is>
-          <t>вулиця Холодноярський майдан, 1</t>
+          <t>вулиця Підмонастирська, 41</t>
         </is>
       </c>
       <c r="L4" s="6" t="inlineStr">
         <is>
           <t>UA53080370010266780</t>
         </is>
       </c>
       <c r="M4" s="4" t="inlineStr">
         <is>
           <t>Полтавська обл., м. Полтава</t>
         </is>
       </c>
       <c r="N4" s="7"/>
       <c r="O4" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Полтавської міської ради</t>
         </is>
       </c>
       <c r="P4" s="4" t="inlineStr">
         <is>
-          <t>(0532)674117</t>
+          <t>(0532)602442</t>
         </is>
       </c>
       <c r="Q4" s="4"/>
       <c r="R4" s="4" t="inlineStr">
         <is>
-          <t>pl35@i.ua</t>
+          <t>school12_poltava@ukr.net</t>
         </is>
       </c>
       <c r="S4" s="4" t="inlineStr">
         <is>
-          <t>https://sites.google.com/view/pl35</t>
+          <t>https://poltavaschool12.jimdofree.com/</t>
         </is>
       </c>
       <c r="T4" s="4" t="inlineStr">
         <is>
-          <t>Директор Фесенко Ольга Володимирівна</t>
+          <t>Директор Ушакова Олена Володимирівна</t>
         </is>
       </c>
       <c r="U4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y4" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад "Полтавська загальноосвітня школа І-ІІІ ступенів №20 імені Бориса Серги Полтавської міської ради Полтавської області"</t>
+          <t>Гімназія №15 Полтавської міської ради</t>
         </is>
       </c>
       <c r="B5" s="5" t="n">
-        <v>141195</v>
+        <v>141192</v>
       </c>
       <c r="C5" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D5" s="4" t="inlineStr">
         <is>
-          <t>ЗОШ №20</t>
+          <t>Гімназія №15</t>
         </is>
       </c>
       <c r="E5" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F5" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G5" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H5" s="6" t="inlineStr">
         <is>
           <t>5310136700</t>
         </is>
       </c>
       <c r="I5" s="4" t="inlineStr">
         <is>
           <t>Полтавська область</t>
         </is>
       </c>
       <c r="J5" s="4" t="inlineStr">
         <is>
           <t>Полтава, Полтавська область</t>
         </is>
       </c>
       <c r="K5" s="4" t="inlineStr">
         <is>
-          <t>вулиця Героїв «Азову», 25</t>
+          <t>вулиця Тунельна, 16</t>
         </is>
       </c>
       <c r="L5" s="6" t="inlineStr">
         <is>
           <t>UA53080370010266780</t>
         </is>
       </c>
       <c r="M5" s="4" t="inlineStr">
         <is>
           <t>Полтавська обл., м. Полтава</t>
         </is>
       </c>
       <c r="N5" s="7"/>
       <c r="O5" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Полтавської міської ради</t>
         </is>
       </c>
       <c r="P5" s="4" t="inlineStr">
         <is>
-          <t>(0532)689924</t>
+          <t>(0532)52-82-59</t>
         </is>
       </c>
       <c r="Q5" s="4"/>
       <c r="R5" s="4" t="inlineStr">
         <is>
-          <t>school20poltava@gmail.com</t>
+          <t>school_pl15@ukr.net</t>
         </is>
       </c>
       <c r="S5" s="4" t="inlineStr">
         <is>
-          <t>https://sites.google.com/view/school20poltava</t>
+          <t>http://15pl.jimdo.com</t>
         </is>
       </c>
       <c r="T5" s="4" t="inlineStr">
         <is>
-          <t>Директор Сорочан Валентина Сергіївна</t>
+          <t>Директор Штрикуль Юлія Сергіївна</t>
         </is>
       </c>
       <c r="U5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y5" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад "Полтавська загальноосвітня школа І-ІІІ ступенів №22 Полтавської міської ради Полтавської області"</t>
+          <t>Гімназія №35 Полтавської міської ради</t>
         </is>
       </c>
       <c r="B6" s="5" t="n">
-        <v>141197</v>
+        <v>141194</v>
       </c>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D6" s="4" t="inlineStr">
         <is>
-          <t>Школа №22</t>
+          <t>Гімназія № 35</t>
         </is>
       </c>
       <c r="E6" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F6" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G6" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H6" s="6" t="inlineStr">
         <is>
           <t>5310136700</t>
         </is>
       </c>
       <c r="I6" s="4" t="inlineStr">
         <is>
           <t>Полтавська область</t>
         </is>
       </c>
       <c r="J6" s="4" t="inlineStr">
         <is>
           <t>Полтава, Полтавська область</t>
         </is>
       </c>
       <c r="K6" s="4" t="inlineStr">
         <is>
-          <t>вулиця Низова, 8</t>
+          <t>вулиця Холодноярський майдан, 1</t>
         </is>
       </c>
       <c r="L6" s="6" t="inlineStr">
         <is>
           <t>UA53080370010266780</t>
         </is>
       </c>
       <c r="M6" s="4" t="inlineStr">
         <is>
           <t>Полтавська обл., м. Полтава</t>
         </is>
       </c>
       <c r="N6" s="7"/>
       <c r="O6" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Полтавської міської ради</t>
         </is>
       </c>
       <c r="P6" s="4" t="inlineStr">
         <is>
-          <t>(0532)586136</t>
+          <t>(0532)674117</t>
         </is>
       </c>
       <c r="Q6" s="4"/>
       <c r="R6" s="4" t="inlineStr">
         <is>
-          <t>poltavaschool_22@ukr.net</t>
+          <t>pl35@i.ua</t>
         </is>
       </c>
       <c r="S6" s="4" t="inlineStr">
         <is>
-          <t>https://sites.google.com/view/poltavaschool-22/</t>
+          <t>https://sites.google.com/view/pl35</t>
         </is>
       </c>
       <c r="T6" s="4" t="inlineStr">
         <is>
-          <t>Директор Тукало Олена Володимирівна</t>
+          <t>Директор Фесенко Ольга Володимирівна</t>
         </is>
       </c>
       <c r="U6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y6" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">