--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -319,1379 +319,1379 @@
       </c>
       <c r="V1" s="3" t="inlineStr">
         <is>
           <t>Сільський</t>
         </is>
       </c>
       <c r="W1" s="3" t="inlineStr">
         <is>
           <t>Гірський</t>
         </is>
       </c>
       <c r="X1" s="3" t="inlineStr">
         <is>
           <t>Інтернат</t>
         </is>
       </c>
       <c r="Y1" s="3" t="inlineStr">
         <is>
           <t>Ліцензовані обсяги</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="4" t="inlineStr">
         <is>
-          <t>Гімназія № 25 Полтавської міської ради</t>
+          <t>Гімназія № 11 Полтавської міської ради</t>
         </is>
       </c>
       <c r="B2" s="5" t="n">
-        <v>141182</v>
+        <v>141181</v>
       </c>
       <c r="C2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D2" s="4" t="inlineStr">
         <is>
-          <t>Гімназія № 25</t>
+          <t>Гімназія № 11</t>
         </is>
       </c>
       <c r="E2" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F2" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G2" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H2" s="6" t="inlineStr">
         <is>
           <t>5310136400</t>
         </is>
       </c>
       <c r="I2" s="4" t="inlineStr">
         <is>
           <t>Полтавська область</t>
         </is>
       </c>
       <c r="J2" s="4" t="inlineStr">
         <is>
           <t>Полтава, Полтавська область</t>
         </is>
       </c>
       <c r="K2" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шевченка, 119</t>
+          <t>вулиця Решетилівська, 64</t>
         </is>
       </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA53080370010183642</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Полтавська обл., м. Полтава</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Полтавської міської ради</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
-          <t>(0532)561159</t>
+          <t>(0532)567826</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
-          <t>Schoolpoltava25@gmail.com</t>
+          <t>znzpoltava11@gmail.com</t>
         </is>
       </c>
       <c r="S2" s="4" t="inlineStr">
         <is>
-          <t>https://sites.google.com/site/poltavaschool25/</t>
+          <t>http://znzl11.hol.es</t>
         </is>
       </c>
       <c r="T2" s="4" t="inlineStr">
         <is>
-          <t>Директор Северенчук Наталія Яківна</t>
+          <t>Директор Берегова Анна Олександрівна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y2" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="4" t="inlineStr">
         <is>
-          <t>Гімназія №18 Полтавської міської ради</t>
+          <t>Гімназія № 24 Полтавської міської ради</t>
         </is>
       </c>
       <c r="B3" s="5" t="n">
-        <v>141183</v>
+        <v>141184</v>
       </c>
       <c r="C3" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D3" s="4" t="inlineStr">
         <is>
-          <t>Гімназія №18</t>
+          <t>Гімназія № 24</t>
         </is>
       </c>
       <c r="E3" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F3" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G3" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H3" s="6" t="inlineStr">
         <is>
           <t>5310136400</t>
         </is>
       </c>
       <c r="I3" s="4" t="inlineStr">
         <is>
           <t>Полтавська область</t>
         </is>
       </c>
       <c r="J3" s="4" t="inlineStr">
         <is>
           <t>Полтава, Полтавська область</t>
         </is>
       </c>
       <c r="K3" s="4" t="inlineStr">
         <is>
-          <t>вулиця Братів Тютюнників, 56</t>
+          <t>вулиця Шведська Могила, 12</t>
         </is>
       </c>
       <c r="L3" s="6" t="inlineStr">
         <is>
           <t>UA53080370010183642</t>
         </is>
       </c>
       <c r="M3" s="4" t="inlineStr">
         <is>
           <t>Полтавська обл., м. Полтава</t>
         </is>
       </c>
       <c r="N3" s="7"/>
       <c r="O3" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Полтавської міської ради</t>
         </is>
       </c>
       <c r="P3" s="4" t="inlineStr">
         <is>
-          <t>(0532)664467</t>
+          <t>(066)5293779</t>
         </is>
       </c>
       <c r="Q3" s="4"/>
       <c r="R3" s="4" t="inlineStr">
         <is>
-          <t>school18polt@gmail.com</t>
+          <t>school24.poltava@gmail.com</t>
         </is>
       </c>
       <c r="S3" s="4" t="inlineStr">
         <is>
-          <t>https://school18polt.wixsite.com/mysite</t>
+          <t>https://school24.poltava.ua/</t>
         </is>
       </c>
       <c r="T3" s="4" t="inlineStr">
         <is>
-          <t>Директор Явтушенко Віктор Іванович</t>
+          <t>Директор Дудко Людмила Миколаївна</t>
         </is>
       </c>
       <c r="U3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y3" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
-          <t>Гімназія №36 Полтавської міської ради</t>
+          <t>Гімназія № 25 Полтавської міської ради</t>
         </is>
       </c>
       <c r="B4" s="5" t="n">
-        <v>141185</v>
+        <v>141182</v>
       </c>
       <c r="C4" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D4" s="4" t="inlineStr">
         <is>
-          <t>Гімназія № 36</t>
+          <t>Гімназія № 25</t>
         </is>
       </c>
       <c r="E4" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F4" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G4" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H4" s="6" t="inlineStr">
         <is>
           <t>5310136400</t>
         </is>
       </c>
       <c r="I4" s="4" t="inlineStr">
         <is>
           <t>Полтавська область</t>
         </is>
       </c>
       <c r="J4" s="4" t="inlineStr">
         <is>
           <t>Полтава, Полтавська область</t>
         </is>
       </c>
       <c r="K4" s="4" t="inlineStr">
         <is>
-          <t>вулиця Полковника Степана Лазуренка, 2</t>
+          <t>вулиця Шевченка, 119</t>
         </is>
       </c>
       <c r="L4" s="6" t="inlineStr">
         <is>
           <t>UA53080370010183642</t>
         </is>
       </c>
       <c r="M4" s="4" t="inlineStr">
         <is>
           <t>Полтавська обл., м. Полтава</t>
         </is>
       </c>
       <c r="N4" s="7"/>
       <c r="O4" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Полтавської міської ради</t>
         </is>
       </c>
       <c r="P4" s="4" t="inlineStr">
         <is>
-          <t>(0532)566840</t>
+          <t>(0532)561159</t>
         </is>
       </c>
       <c r="Q4" s="4"/>
       <c r="R4" s="4" t="inlineStr">
         <is>
-          <t>school36pl@gmail.com</t>
+          <t>Schoolpoltava25@gmail.com</t>
         </is>
       </c>
       <c r="S4" s="4" t="inlineStr">
         <is>
-          <t>https://sites.google.com/view/gimnaziya36poltava/</t>
+          <t>https://sites.google.com/site/poltavaschool25/</t>
         </is>
       </c>
       <c r="T4" s="4" t="inlineStr">
         <is>
-          <t>Директор Печеник Ніна Василівна</t>
+          <t>Директор Северенчук Наталія Яківна</t>
         </is>
       </c>
       <c r="U4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y4" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
-          <t>Гімназія №7 ім.Т.Г. Шевченка Полтавської міської ради</t>
+          <t>Гімназія № 30 Полтавської міської ради</t>
         </is>
       </c>
       <c r="B5" s="5" t="n">
-        <v>141179</v>
+        <v>141175</v>
       </c>
       <c r="C5" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D5" s="4" t="inlineStr">
         <is>
-          <t>Гімназія №7 ім. Т.Г. Шевченка</t>
+          <t>Гімназія № 30.</t>
         </is>
       </c>
       <c r="E5" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F5" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G5" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H5" s="6" t="inlineStr">
         <is>
           <t>5310136400</t>
         </is>
       </c>
       <c r="I5" s="4" t="inlineStr">
         <is>
           <t>Полтавська область</t>
         </is>
       </c>
       <c r="J5" s="4" t="inlineStr">
         <is>
           <t>Полтава, Полтавська область</t>
         </is>
       </c>
       <c r="K5" s="4" t="inlineStr">
         <is>
-          <t>вулиця Семена Антонця, 2</t>
+          <t>вулиця Кузьми Скрябіна, 16/12</t>
         </is>
       </c>
       <c r="L5" s="6" t="inlineStr">
         <is>
           <t>UA53080370010183642</t>
         </is>
       </c>
       <c r="M5" s="4" t="inlineStr">
         <is>
           <t>Полтавська обл., м. Полтава</t>
         </is>
       </c>
       <c r="N5" s="7"/>
       <c r="O5" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Полтавської міської ради</t>
         </is>
       </c>
       <c r="P5" s="4" t="inlineStr">
         <is>
-          <t>(0532)50-24-27</t>
+          <t>(0532)666006, (0532)669613</t>
         </is>
       </c>
       <c r="Q5" s="4"/>
       <c r="R5" s="4" t="inlineStr">
         <is>
-          <t>school7poltava@gmail.com</t>
+          <t>gimnazia30pol@ukr.net</t>
         </is>
       </c>
       <c r="S5" s="4" t="inlineStr">
         <is>
-          <t>https://school7poltava.e-schools.info/</t>
+          <t>http://school30.pl.sch.in.ua/</t>
         </is>
       </c>
       <c r="T5" s="4" t="inlineStr">
         <is>
-          <t>Директор Єзерський Іван Сергійович</t>
+          <t>Директор Гуйван Ольга Миколаївна</t>
         </is>
       </c>
       <c r="U5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y5" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад "Полтавська загальноосвітня школа І-ІІІ ступенів №11 Полтавської міської ради Полтавської області"</t>
+          <t>Гімназія № 5 «Вектор» Полтавської міської ради</t>
         </is>
       </c>
       <c r="B6" s="5" t="n">
-        <v>141181</v>
+        <v>141187</v>
       </c>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D6" s="4" t="inlineStr">
         <is>
-          <t>ПЗШ №11</t>
+          <t>Гімназія № 5 «Вектор»</t>
         </is>
       </c>
       <c r="E6" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F6" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G6" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H6" s="6" t="inlineStr">
         <is>
           <t>5310136400</t>
         </is>
       </c>
       <c r="I6" s="4" t="inlineStr">
         <is>
           <t>Полтавська область</t>
         </is>
       </c>
       <c r="J6" s="4" t="inlineStr">
         <is>
           <t>Полтава, Полтавська область</t>
         </is>
       </c>
       <c r="K6" s="4" t="inlineStr">
         <is>
-          <t>вулиця Решетилівська, 64</t>
+          <t>вулиця Соборності, 64</t>
         </is>
       </c>
       <c r="L6" s="6" t="inlineStr">
         <is>
           <t>UA53080370010183642</t>
         </is>
       </c>
       <c r="M6" s="4" t="inlineStr">
         <is>
           <t>Полтавська обл., м. Полтава</t>
         </is>
       </c>
       <c r="N6" s="7"/>
       <c r="O6" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Полтавської міської ради</t>
         </is>
       </c>
       <c r="P6" s="4" t="inlineStr">
         <is>
-          <t>(0532)567826</t>
+          <t>(0532)562837</t>
         </is>
       </c>
       <c r="Q6" s="4"/>
       <c r="R6" s="4" t="inlineStr">
         <is>
-          <t>znzpoltava11@gmail.com</t>
+          <t>school5.poltava@gmail.com</t>
         </is>
       </c>
       <c r="S6" s="4" t="inlineStr">
         <is>
-          <t>http://znzl11.hol.es</t>
+          <t>www.school5.pl.sch.in.ua</t>
         </is>
       </c>
       <c r="T6" s="4" t="inlineStr">
         <is>
-          <t>Директор Берегова Анна Олександрівна</t>
+          <t>Директор Бутко Ярослава Сергіївна</t>
         </is>
       </c>
       <c r="U6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y6" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад "Полтавська загальноосвітня школа І-ІІІ ступенів №24 Полтавської міської ради Полтавської області"</t>
+          <t>Гімназія № 9 Полтавської міської ради</t>
         </is>
       </c>
       <c r="B7" s="5" t="n">
-        <v>141184</v>
+        <v>141178</v>
       </c>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D7" s="4" t="inlineStr">
         <is>
-          <t>Школа №24</t>
+          <t>Гімназія № 9</t>
         </is>
       </c>
       <c r="E7" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F7" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G7" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H7" s="6" t="inlineStr">
         <is>
           <t>5310136400</t>
         </is>
       </c>
       <c r="I7" s="4" t="inlineStr">
         <is>
           <t>Полтавська область</t>
         </is>
       </c>
       <c r="J7" s="4" t="inlineStr">
         <is>
           <t>Полтава, Полтавська область</t>
         </is>
       </c>
       <c r="K7" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шведська Могила, 12</t>
+          <t>вулиця Шведська, 3</t>
         </is>
       </c>
       <c r="L7" s="6" t="inlineStr">
         <is>
           <t>UA53080370010183642</t>
         </is>
       </c>
       <c r="M7" s="4" t="inlineStr">
         <is>
           <t>Полтавська обл., м. Полтава</t>
         </is>
       </c>
       <c r="N7" s="7"/>
       <c r="O7" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Полтавської міської ради</t>
         </is>
       </c>
       <c r="P7" s="4" t="inlineStr">
         <is>
-          <t>(066)5293779</t>
+          <t>(0532)561757</t>
         </is>
       </c>
       <c r="Q7" s="4"/>
       <c r="R7" s="4" t="inlineStr">
         <is>
-          <t>school24.poltava@gmail.com</t>
+          <t>sc9poltava@ukr.net</t>
         </is>
       </c>
       <c r="S7" s="4" t="inlineStr">
         <is>
-          <t>https://school24.poltava.ua/</t>
+          <t>https://surl.li/qxjxhk</t>
         </is>
       </c>
       <c r="T7" s="4" t="inlineStr">
         <is>
-          <t>Директор Дудко Людмила Миколаївна</t>
+          <t>Директор Годня Вікторія Іванівна</t>
         </is>
       </c>
       <c r="U7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y7" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад "Полтавська загальноосвітня школа І-ІІІ ступенів №30 Полтавської міської ради Полтавської області"</t>
+          <t>Гімназія №18 Полтавської міської ради</t>
         </is>
       </c>
       <c r="B8" s="5" t="n">
-        <v>141175</v>
+        <v>141183</v>
       </c>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D8" s="4" t="inlineStr">
         <is>
-          <t>Школа №30</t>
+          <t>Гімназія №18</t>
         </is>
       </c>
       <c r="E8" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F8" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G8" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H8" s="6" t="inlineStr">
         <is>
           <t>5310136400</t>
         </is>
       </c>
       <c r="I8" s="4" t="inlineStr">
         <is>
           <t>Полтавська область</t>
         </is>
       </c>
       <c r="J8" s="4" t="inlineStr">
         <is>
           <t>Полтава, Полтавська область</t>
         </is>
       </c>
       <c r="K8" s="4" t="inlineStr">
         <is>
-          <t>вулиця Кузьми Скрябіна, 16/12</t>
+          <t>вулиця Братів Тютюнників, 56</t>
         </is>
       </c>
       <c r="L8" s="6" t="inlineStr">
         <is>
           <t>UA53080370010183642</t>
         </is>
       </c>
       <c r="M8" s="4" t="inlineStr">
         <is>
           <t>Полтавська обл., м. Полтава</t>
         </is>
       </c>
       <c r="N8" s="7"/>
       <c r="O8" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Полтавської міської ради</t>
         </is>
       </c>
       <c r="P8" s="4" t="inlineStr">
         <is>
-          <t>(0532)666006, (0532)669613</t>
+          <t>(0532)664467</t>
         </is>
       </c>
       <c r="Q8" s="4"/>
       <c r="R8" s="4" t="inlineStr">
         <is>
-          <t>gimnazia30pol@ukr.net</t>
+          <t>school18polt@gmail.com</t>
         </is>
       </c>
       <c r="S8" s="4" t="inlineStr">
         <is>
-          <t>http://school30.pl.sch.in.ua/</t>
+          <t>https://school18polt.wixsite.com/mysite</t>
         </is>
       </c>
       <c r="T8" s="4" t="inlineStr">
         <is>
-          <t>Директор Гуйван Ольга Миколаївна</t>
+          <t>В.о. директора Погоріла Марина Володимирівна</t>
         </is>
       </c>
       <c r="U8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y8" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад "Полтавська загальноосвітня школа І-ІІІ ступенів №5 Полтавської міської ради Полтавської області"</t>
+          <t>Гімназія №36 Полтавської міської ради</t>
         </is>
       </c>
       <c r="B9" s="5" t="n">
-        <v>141187</v>
+        <v>141185</v>
       </c>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D9" s="4" t="inlineStr">
         <is>
-          <t>ЗЗСО №5</t>
+          <t>Гімназія № 36</t>
         </is>
       </c>
       <c r="E9" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F9" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G9" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H9" s="6" t="inlineStr">
         <is>
           <t>5310136400</t>
         </is>
       </c>
       <c r="I9" s="4" t="inlineStr">
         <is>
           <t>Полтавська область</t>
         </is>
       </c>
       <c r="J9" s="4" t="inlineStr">
         <is>
           <t>Полтава, Полтавська область</t>
         </is>
       </c>
       <c r="K9" s="4" t="inlineStr">
         <is>
-          <t>вулиця Соборності, 64</t>
+          <t>вулиця Полковника Степана Лазуренка, 2</t>
         </is>
       </c>
       <c r="L9" s="6" t="inlineStr">
         <is>
           <t>UA53080370010183642</t>
         </is>
       </c>
       <c r="M9" s="4" t="inlineStr">
         <is>
           <t>Полтавська обл., м. Полтава</t>
         </is>
       </c>
       <c r="N9" s="7"/>
       <c r="O9" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Полтавської міської ради</t>
         </is>
       </c>
       <c r="P9" s="4" t="inlineStr">
         <is>
-          <t>(0532)562837</t>
+          <t>(0532)566840</t>
         </is>
       </c>
       <c r="Q9" s="4"/>
       <c r="R9" s="4" t="inlineStr">
         <is>
-          <t>school5.poltava@gmail.com</t>
+          <t>school36pl@gmail.com</t>
         </is>
       </c>
       <c r="S9" s="4" t="inlineStr">
         <is>
-          <t>www.school5.pl.sch.in.ua</t>
+          <t>https://sites.google.com/view/gimnaziya36poltava/</t>
         </is>
       </c>
       <c r="T9" s="4" t="inlineStr">
         <is>
-          <t>Директор Бутко Ярослава Сергіївна</t>
+          <t>Директор Печеник Ніна Василівна</t>
         </is>
       </c>
       <c r="U9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y9" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="4" t="inlineStr">
         <is>
-          <t>Ліцей № 38 імені Івана Павловського Полтавської міської ради</t>
+          <t>Гімназія №7 ім.Т.Г. Шевченка Полтавської міської ради</t>
         </is>
       </c>
       <c r="B10" s="5" t="n">
-        <v>141186</v>
+        <v>141179</v>
       </c>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D10" s="4" t="inlineStr">
         <is>
-          <t>Ліцей № 38 ім. І. Павловського</t>
+          <t>Гімназія №7 ім. Т.Г. Шевченка</t>
         </is>
       </c>
       <c r="E10" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F10" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G10" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H10" s="6" t="inlineStr">
         <is>
           <t>5310136400</t>
         </is>
       </c>
       <c r="I10" s="4" t="inlineStr">
         <is>
           <t>Полтавська область</t>
         </is>
       </c>
       <c r="J10" s="4" t="inlineStr">
         <is>
           <t>Полтава, Полтавська область</t>
         </is>
       </c>
       <c r="K10" s="4" t="inlineStr">
         <is>
-          <t>вулиця Юліана Матвійчука, 74</t>
+          <t>вулиця Семена Антонця, 2</t>
         </is>
       </c>
       <c r="L10" s="6" t="inlineStr">
         <is>
           <t>UA53080370010183642</t>
         </is>
       </c>
       <c r="M10" s="4" t="inlineStr">
         <is>
           <t>Полтавська обл., м. Полтава</t>
         </is>
       </c>
       <c r="N10" s="7"/>
       <c r="O10" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Полтавської міської ради</t>
         </is>
       </c>
       <c r="P10" s="4" t="inlineStr">
         <is>
-          <t>(0532)56-22-71</t>
+          <t>(0532)50-24-27</t>
         </is>
       </c>
       <c r="Q10" s="4"/>
       <c r="R10" s="4" t="inlineStr">
         <is>
-          <t>poltava.school38@gmail.com</t>
+          <t>school7poltava@gmail.com</t>
         </is>
       </c>
       <c r="S10" s="4" t="inlineStr">
         <is>
-          <t>https://www.poltavaschool38.pp.ua/</t>
+          <t>https://school7poltava.e-schools.info/</t>
         </is>
       </c>
       <c r="T10" s="4" t="inlineStr">
         <is>
-          <t>Директор Веркалець Тетяна Ярославівна</t>
+          <t>Директор Єзерський Іван Сергійович</t>
         </is>
       </c>
       <c r="U10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y10" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №13 «Успіх» Полтавської міської ради</t>
+          <t>Ліцей № 38 імені Івана Павловського Полтавської міської ради</t>
         </is>
       </c>
       <c r="B11" s="5" t="n">
-        <v>141180</v>
+        <v>141186</v>
       </c>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №13 «Успіх»</t>
+          <t>Ліцей № 38 ім. І. Павловського</t>
         </is>
       </c>
       <c r="E11" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G11" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H11" s="6" t="inlineStr">
         <is>
           <t>5310136400</t>
         </is>
       </c>
       <c r="I11" s="4" t="inlineStr">
         <is>
           <t>Полтавська область</t>
         </is>
       </c>
       <c r="J11" s="4" t="inlineStr">
         <is>
           <t>Полтава, Полтавська область</t>
         </is>
       </c>
       <c r="K11" s="4" t="inlineStr">
         <is>
-          <t>вулиця Кучеренка, 1/16</t>
+          <t>вулиця Юліана Матвійчука, 74</t>
         </is>
       </c>
       <c r="L11" s="6" t="inlineStr">
         <is>
           <t>UA53080370010183642</t>
         </is>
       </c>
       <c r="M11" s="4" t="inlineStr">
         <is>
           <t>Полтавська обл., м. Полтава</t>
         </is>
       </c>
       <c r="N11" s="7"/>
       <c r="O11" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Полтавської міської ради</t>
         </is>
       </c>
       <c r="P11" s="4" t="inlineStr">
         <is>
-          <t>(0532)568977</t>
+          <t>(0532)56-22-71</t>
         </is>
       </c>
       <c r="Q11" s="4"/>
       <c r="R11" s="4" t="inlineStr">
         <is>
-          <t>sch13poltava@gmail.com</t>
+          <t>poltava.school38@gmail.com</t>
         </is>
       </c>
       <c r="S11" s="4" t="inlineStr">
         <is>
-          <t>http://sch13.pl.ua</t>
+          <t>https://www.poltavaschool38.pp.ua/</t>
         </is>
       </c>
       <c r="T11" s="4" t="inlineStr">
         <is>
-          <t>Директор Приходько Павло Миколайович</t>
+          <t>Директор Веркалець Тетяна Ярославівна</t>
         </is>
       </c>
       <c r="U11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y11" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №32 «Європейський» Полтавської міської ради</t>
+          <t>Ліцей №13 «Успіх» Полтавської міської ради</t>
         </is>
       </c>
       <c r="B12" s="5" t="n">
-        <v>141236</v>
+        <v>141180</v>
       </c>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
-          <t>Ліцей № 32 «Європейський»</t>
+          <t>Ліцей №13 «Успіх»</t>
         </is>
       </c>
       <c r="E12" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G12" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H12" s="6" t="inlineStr">
         <is>
           <t>5310136400</t>
         </is>
       </c>
       <c r="I12" s="4" t="inlineStr">
         <is>
           <t>Полтавська область</t>
         </is>
       </c>
       <c r="J12" s="4" t="inlineStr">
         <is>
           <t>Полтава, Полтавська область</t>
         </is>
       </c>
       <c r="K12" s="4" t="inlineStr">
         <is>
-          <t>вулиця Кузьми Скрябіна, 8/9</t>
+          <t>вулиця Кучеренка, 1/16</t>
         </is>
       </c>
       <c r="L12" s="6" t="inlineStr">
         <is>
           <t>UA53080370010183642</t>
         </is>
       </c>
       <c r="M12" s="4" t="inlineStr">
         <is>
           <t>Полтавська обл., м. Полтава</t>
         </is>
       </c>
       <c r="N12" s="7"/>
       <c r="O12" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Полтавської міської ради</t>
         </is>
       </c>
       <c r="P12" s="4" t="inlineStr">
         <is>
-          <t>(0532)66-54-11</t>
+          <t>(0532)568977</t>
         </is>
       </c>
       <c r="Q12" s="4"/>
       <c r="R12" s="4" t="inlineStr">
         <is>
-          <t>poltavagimnasia32@ukr.net</t>
+          <t>sch13poltava@gmail.com</t>
         </is>
       </c>
       <c r="S12" s="4" t="inlineStr">
         <is>
-          <t>https://liceum32.webnode.com.ua/</t>
+          <t>http://sch13.pl.ua</t>
         </is>
       </c>
       <c r="T12" s="4" t="inlineStr">
         <is>
-          <t>Директор Зарубенко Олександр Леонідович</t>
+          <t>Директор Приходько Павло Миколайович</t>
         </is>
       </c>
       <c r="U12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y12" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="4" t="inlineStr">
         <is>
-          <t>Полтавська загальноосвітня школа І-ІІІ ступенів №9 Полтавської міської ради Полтавської області</t>
+          <t>Ліцей №32 «Європейський» Полтавської міської ради</t>
         </is>
       </c>
       <c r="B13" s="5" t="n">
-        <v>141178</v>
+        <v>141236</v>
       </c>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
-          <t>ПЗШ №9</t>
+          <t>Ліцей № 32 «Європейський»</t>
         </is>
       </c>
       <c r="E13" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G13" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H13" s="6" t="inlineStr">
         <is>
           <t>5310136400</t>
         </is>
       </c>
       <c r="I13" s="4" t="inlineStr">
         <is>
           <t>Полтавська область</t>
         </is>
       </c>
       <c r="J13" s="4" t="inlineStr">
         <is>
           <t>Полтава, Полтавська область</t>
         </is>
       </c>
       <c r="K13" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шведська, 3</t>
+          <t>вулиця Кузьми Скрябіна, 8/9</t>
         </is>
       </c>
       <c r="L13" s="6" t="inlineStr">
         <is>
           <t>UA53080370010183642</t>
         </is>
       </c>
       <c r="M13" s="4" t="inlineStr">
         <is>
           <t>Полтавська обл., м. Полтава</t>
         </is>
       </c>
       <c r="N13" s="7"/>
       <c r="O13" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Полтавської міської ради</t>
         </is>
       </c>
       <c r="P13" s="4" t="inlineStr">
         <is>
-          <t>(0532)561757</t>
+          <t>(0532)66-54-11</t>
         </is>
       </c>
       <c r="Q13" s="4"/>
       <c r="R13" s="4" t="inlineStr">
         <is>
-          <t>sc9poltava@ukr.net</t>
+          <t>poltavagimnasia32@ukr.net</t>
         </is>
       </c>
       <c r="S13" s="4" t="inlineStr">
         <is>
-          <t>https://surl.li/qxjxhk</t>
+          <t>https://liceum32.webnode.com.ua/</t>
         </is>
       </c>
       <c r="T13" s="4" t="inlineStr">
         <is>
-          <t>Директор Годня Вікторія Іванівна</t>
+          <t>Директор Гуйван Ольга Миколаївна</t>
         </is>
       </c>
       <c r="U13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y13" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">