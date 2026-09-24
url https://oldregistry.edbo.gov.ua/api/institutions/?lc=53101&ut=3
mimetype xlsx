--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -319,4878 +319,4878 @@
       </c>
       <c r="V1" s="3" t="inlineStr">
         <is>
           <t>Сільський</t>
         </is>
       </c>
       <c r="W1" s="3" t="inlineStr">
         <is>
           <t>Гірський</t>
         </is>
       </c>
       <c r="X1" s="3" t="inlineStr">
         <is>
           <t>Інтернат</t>
         </is>
       </c>
       <c r="Y1" s="3" t="inlineStr">
         <is>
           <t>Ліцензовані обсяги</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="4" t="inlineStr">
         <is>
-          <t>Гімназія № 25 Полтавської міської ради</t>
+          <t>Гімназія № 11 Полтавської міської ради</t>
         </is>
       </c>
       <c r="B2" s="5" t="n">
-        <v>141182</v>
+        <v>141181</v>
       </c>
       <c r="C2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D2" s="4" t="inlineStr">
         <is>
-          <t>Гімназія № 25</t>
+          <t>Гімназія № 11</t>
         </is>
       </c>
       <c r="E2" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F2" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G2" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H2" s="6" t="inlineStr">
         <is>
           <t>5310136400</t>
         </is>
       </c>
       <c r="I2" s="4" t="inlineStr">
         <is>
           <t>Полтавська область</t>
         </is>
       </c>
       <c r="J2" s="4" t="inlineStr">
         <is>
           <t>Полтава, Полтавська область</t>
         </is>
       </c>
       <c r="K2" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шевченка, 119</t>
+          <t>вулиця Решетилівська, 64</t>
         </is>
       </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA53080370010183642</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Полтавська обл., м. Полтава</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Полтавської міської ради</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
-          <t>(0532)561159</t>
+          <t>(0532)567826</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
-          <t>Schoolpoltava25@gmail.com</t>
+          <t>znzpoltava11@gmail.com</t>
         </is>
       </c>
       <c r="S2" s="4" t="inlineStr">
         <is>
-          <t>https://sites.google.com/site/poltavaschool25/</t>
+          <t>http://znzl11.hol.es</t>
         </is>
       </c>
       <c r="T2" s="4" t="inlineStr">
         <is>
-          <t>Директор Северенчук Наталія Яківна</t>
+          <t>Директор Берегова Анна Олександрівна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y2" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="4" t="inlineStr">
         <is>
-          <t>Гімназія №12 Полтавської міської ради</t>
+          <t>Гімназія № 16 Полтавської міської ради</t>
         </is>
       </c>
       <c r="B3" s="5" t="n">
-        <v>141214</v>
+        <v>141213</v>
       </c>
       <c r="C3" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D3" s="4" t="inlineStr">
         <is>
-          <t>Гімназія №12</t>
+          <t>Гімназія № 16</t>
         </is>
       </c>
       <c r="E3" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F3" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G3" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H3" s="6" t="inlineStr">
         <is>
-          <t>5310136700</t>
+          <t>5310137000</t>
         </is>
       </c>
       <c r="I3" s="4" t="inlineStr">
         <is>
           <t>Полтавська область</t>
         </is>
       </c>
       <c r="J3" s="4" t="inlineStr">
         <is>
           <t>Полтава, Полтавська область</t>
         </is>
       </c>
       <c r="K3" s="4" t="inlineStr">
         <is>
-          <t>вулиця Підмонастирська, 41</t>
+          <t>бульвар Щепотьєва, 16</t>
         </is>
       </c>
       <c r="L3" s="6" t="inlineStr">
         <is>
-          <t>UA53080370010266780</t>
+          <t>UA53080370010339303</t>
         </is>
       </c>
       <c r="M3" s="4" t="inlineStr">
         <is>
           <t>Полтавська обл., м. Полтава</t>
         </is>
       </c>
       <c r="N3" s="7"/>
       <c r="O3" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Полтавської міської ради</t>
         </is>
       </c>
       <c r="P3" s="4" t="inlineStr">
         <is>
-          <t>(0532)602442</t>
+          <t>(0532)583613</t>
         </is>
       </c>
       <c r="Q3" s="4"/>
       <c r="R3" s="4" t="inlineStr">
         <is>
-          <t>school12_poltava@ukr.net</t>
+          <t>poltavanvk16@ukr.net</t>
         </is>
       </c>
       <c r="S3" s="4" t="inlineStr">
         <is>
-          <t>https://poltavaschool12.jimdofree.com/</t>
+          <t>http://school16.poltava.ua</t>
         </is>
       </c>
       <c r="T3" s="4" t="inlineStr">
         <is>
-          <t>Директор Ушакова Олена Володимирівна</t>
+          <t>Директор Фіалкіна Вікторія Олександрівна</t>
         </is>
       </c>
       <c r="U3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y3" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
-          <t>Гімназія №15 Полтавської міської ради</t>
+          <t>Гімназія № 19 «Спектр» Полтавської міської ради</t>
         </is>
       </c>
       <c r="B4" s="5" t="n">
-        <v>141192</v>
+        <v>141202</v>
       </c>
       <c r="C4" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D4" s="4" t="inlineStr">
         <is>
-          <t>Гімназія №15</t>
+          <t>Гімназія № 19 «Спектр»</t>
         </is>
       </c>
       <c r="E4" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F4" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G4" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H4" s="6" t="inlineStr">
         <is>
-          <t>5310136700</t>
+          <t>5310137000</t>
         </is>
       </c>
       <c r="I4" s="4" t="inlineStr">
         <is>
           <t>Полтавська область</t>
         </is>
       </c>
       <c r="J4" s="4" t="inlineStr">
         <is>
           <t>Полтава, Полтавська область</t>
         </is>
       </c>
       <c r="K4" s="4" t="inlineStr">
         <is>
-          <t>вулиця Тунельна, 16</t>
+          <t>вулиця Івана Мазепи, 8</t>
         </is>
       </c>
       <c r="L4" s="6" t="inlineStr">
         <is>
-          <t>UA53080370010266780</t>
+          <t>UA53080370010339303</t>
         </is>
       </c>
       <c r="M4" s="4" t="inlineStr">
         <is>
           <t>Полтавська обл., м. Полтава</t>
         </is>
       </c>
       <c r="N4" s="7"/>
       <c r="O4" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Полтавської міської ради</t>
         </is>
       </c>
       <c r="P4" s="4" t="inlineStr">
         <is>
-          <t>(0532)52-82-59</t>
+          <t>(0532)633425</t>
         </is>
       </c>
       <c r="Q4" s="4"/>
       <c r="R4" s="4" t="inlineStr">
         <is>
-          <t>school_pl15@ukr.net</t>
+          <t>polschool19@ukr.net</t>
         </is>
       </c>
       <c r="S4" s="4" t="inlineStr">
         <is>
-          <t>http://15pl.jimdo.com</t>
+          <t>http://school19.pl.sch.in.ua</t>
         </is>
       </c>
       <c r="T4" s="4" t="inlineStr">
         <is>
-          <t>Директор Штрикуль Юлія Сергіївна</t>
+          <t>Директор Канівець Ірина Яківна</t>
         </is>
       </c>
       <c r="U4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y4" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
-          <t>Гімназія №18 Полтавської міської ради</t>
+          <t>Гімназія № 20 імені Бориса Серги Полтавської міської ради</t>
         </is>
       </c>
       <c r="B5" s="5" t="n">
-        <v>141183</v>
+        <v>141195</v>
       </c>
       <c r="C5" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D5" s="4" t="inlineStr">
         <is>
-          <t>Гімназія №18</t>
+          <t>Гімназія № 20 імені Бориса Серги</t>
         </is>
       </c>
       <c r="E5" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F5" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G5" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H5" s="6" t="inlineStr">
         <is>
-          <t>5310136400</t>
+          <t>5310136700</t>
         </is>
       </c>
       <c r="I5" s="4" t="inlineStr">
         <is>
           <t>Полтавська область</t>
         </is>
       </c>
       <c r="J5" s="4" t="inlineStr">
         <is>
           <t>Полтава, Полтавська область</t>
         </is>
       </c>
       <c r="K5" s="4" t="inlineStr">
         <is>
-          <t>вулиця Братів Тютюнників, 56</t>
+          <t>вулиця Героїв «Азову», 25</t>
         </is>
       </c>
       <c r="L5" s="6" t="inlineStr">
         <is>
-          <t>UA53080370010183642</t>
+          <t>UA53080370010266780</t>
         </is>
       </c>
       <c r="M5" s="4" t="inlineStr">
         <is>
           <t>Полтавська обл., м. Полтава</t>
         </is>
       </c>
       <c r="N5" s="7"/>
       <c r="O5" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Полтавської міської ради</t>
         </is>
       </c>
       <c r="P5" s="4" t="inlineStr">
         <is>
-          <t>(0532)664467</t>
+          <t>(0532)689924</t>
         </is>
       </c>
       <c r="Q5" s="4"/>
       <c r="R5" s="4" t="inlineStr">
         <is>
-          <t>school18polt@gmail.com</t>
+          <t>school20poltava@gmail.com</t>
         </is>
       </c>
       <c r="S5" s="4" t="inlineStr">
         <is>
-          <t>https://school18polt.wixsite.com/mysite</t>
+          <t>https://sites.google.com/view/school20poltava</t>
         </is>
       </c>
       <c r="T5" s="4" t="inlineStr">
         <is>
-          <t>Директор Явтушенко Віктор Іванович</t>
+          <t>Директор Сорочан Валентина Сергіївна</t>
         </is>
       </c>
       <c r="U5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y5" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="4" t="inlineStr">
         <is>
-          <t>Гімназія №35 Полтавської міської ради</t>
+          <t>Гімназія № 22 Полтавської міської ради</t>
         </is>
       </c>
       <c r="B6" s="5" t="n">
-        <v>141194</v>
+        <v>141197</v>
       </c>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D6" s="4" t="inlineStr">
         <is>
-          <t>Гімназія № 35</t>
+          <t>Гімназія № 22</t>
         </is>
       </c>
       <c r="E6" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F6" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G6" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H6" s="6" t="inlineStr">
         <is>
           <t>5310136700</t>
         </is>
       </c>
       <c r="I6" s="4" t="inlineStr">
         <is>
           <t>Полтавська область</t>
         </is>
       </c>
       <c r="J6" s="4" t="inlineStr">
         <is>
           <t>Полтава, Полтавська область</t>
         </is>
       </c>
       <c r="K6" s="4" t="inlineStr">
         <is>
-          <t>вулиця Холодноярський майдан, 1</t>
+          <t>вулиця Низова, 8</t>
         </is>
       </c>
       <c r="L6" s="6" t="inlineStr">
         <is>
           <t>UA53080370010266780</t>
         </is>
       </c>
       <c r="M6" s="4" t="inlineStr">
         <is>
           <t>Полтавська обл., м. Полтава</t>
         </is>
       </c>
       <c r="N6" s="7"/>
       <c r="O6" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Полтавської міської ради</t>
         </is>
       </c>
       <c r="P6" s="4" t="inlineStr">
         <is>
-          <t>(0532)674117</t>
+          <t>(0532)586136</t>
         </is>
       </c>
       <c r="Q6" s="4"/>
       <c r="R6" s="4" t="inlineStr">
         <is>
-          <t>pl35@i.ua</t>
+          <t>poltavaschool_22@ukr.net</t>
         </is>
       </c>
       <c r="S6" s="4" t="inlineStr">
         <is>
-          <t>https://sites.google.com/view/pl35</t>
+          <t>https://sites.google.com/view/poltavaschool-22/</t>
         </is>
       </c>
       <c r="T6" s="4" t="inlineStr">
         <is>
-          <t>Директор Фесенко Ольга Володимирівна</t>
+          <t>Директор Тукало Олена Володимирівна</t>
         </is>
       </c>
       <c r="U6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y6" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="4" t="inlineStr">
         <is>
-          <t>Гімназія №36 Полтавської міської ради</t>
+          <t>Гімназія № 23 Полтавської міської ради</t>
         </is>
       </c>
       <c r="B7" s="5" t="n">
-        <v>141185</v>
+        <v>141203</v>
       </c>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D7" s="4" t="inlineStr">
         <is>
-          <t>Гімназія № 36</t>
+          <t>Гімназія № 23</t>
         </is>
       </c>
       <c r="E7" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F7" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G7" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H7" s="6" t="inlineStr">
         <is>
-          <t>5310136400</t>
+          <t>5310137000</t>
         </is>
       </c>
       <c r="I7" s="4" t="inlineStr">
         <is>
           <t>Полтавська область</t>
         </is>
       </c>
       <c r="J7" s="4" t="inlineStr">
         <is>
           <t>Полтава, Полтавська область</t>
         </is>
       </c>
       <c r="K7" s="4" t="inlineStr">
         <is>
-          <t>вулиця Полковника Степана Лазуренка, 2</t>
+          <t>вулиця Європейська, 122</t>
         </is>
       </c>
       <c r="L7" s="6" t="inlineStr">
         <is>
-          <t>UA53080370010183642</t>
+          <t>UA53080370010339303</t>
         </is>
       </c>
       <c r="M7" s="4" t="inlineStr">
         <is>
           <t>Полтавська обл., м. Полтава</t>
         </is>
       </c>
       <c r="N7" s="7"/>
       <c r="O7" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Полтавської міської ради</t>
         </is>
       </c>
       <c r="P7" s="4" t="inlineStr">
         <is>
-          <t>(0532)566840</t>
+          <t>(0532)681101</t>
         </is>
       </c>
       <c r="Q7" s="4"/>
       <c r="R7" s="4" t="inlineStr">
         <is>
-          <t>school36pl@gmail.com</t>
+          <t>school23poltava@gmail.com</t>
         </is>
       </c>
       <c r="S7" s="4" t="inlineStr">
         <is>
-          <t>https://sites.google.com/view/gimnaziya36poltava/</t>
+          <t>school23.poltava.ua</t>
         </is>
       </c>
       <c r="T7" s="4" t="inlineStr">
         <is>
-          <t>Директор Печеник Ніна Василівна</t>
+          <t>Директор Іванченко Валентина Олексіївна</t>
         </is>
       </c>
       <c r="U7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y7" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="4" t="inlineStr">
         <is>
-          <t>Гімназія №7 ім.Т.Г. Шевченка Полтавської міської ради</t>
+          <t>Гімназія № 24 Полтавської міської ради</t>
         </is>
       </c>
       <c r="B8" s="5" t="n">
-        <v>141179</v>
+        <v>141184</v>
       </c>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D8" s="4" t="inlineStr">
         <is>
-          <t>Гімназія №7 ім. Т.Г. Шевченка</t>
+          <t>Гімназія № 24</t>
         </is>
       </c>
       <c r="E8" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F8" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G8" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H8" s="6" t="inlineStr">
         <is>
           <t>5310136400</t>
         </is>
       </c>
       <c r="I8" s="4" t="inlineStr">
         <is>
           <t>Полтавська область</t>
         </is>
       </c>
       <c r="J8" s="4" t="inlineStr">
         <is>
           <t>Полтава, Полтавська область</t>
         </is>
       </c>
       <c r="K8" s="4" t="inlineStr">
         <is>
-          <t>вулиця Семена Антонця, 2</t>
+          <t>вулиця Шведська Могила, 12</t>
         </is>
       </c>
       <c r="L8" s="6" t="inlineStr">
         <is>
           <t>UA53080370010183642</t>
         </is>
       </c>
       <c r="M8" s="4" t="inlineStr">
         <is>
           <t>Полтавська обл., м. Полтава</t>
         </is>
       </c>
       <c r="N8" s="7"/>
       <c r="O8" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Полтавської міської ради</t>
         </is>
       </c>
       <c r="P8" s="4" t="inlineStr">
         <is>
-          <t>(0532)50-24-27</t>
+          <t>(066)5293779</t>
         </is>
       </c>
       <c r="Q8" s="4"/>
       <c r="R8" s="4" t="inlineStr">
         <is>
-          <t>school7poltava@gmail.com</t>
+          <t>school24.poltava@gmail.com</t>
         </is>
       </c>
       <c r="S8" s="4" t="inlineStr">
         <is>
-          <t>https://school7poltava.e-schools.info/</t>
+          <t>https://school24.poltava.ua/</t>
         </is>
       </c>
       <c r="T8" s="4" t="inlineStr">
         <is>
-          <t>Директор Єзерський Іван Сергійович</t>
+          <t>Директор Дудко Людмила Миколаївна</t>
         </is>
       </c>
       <c r="U8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y8" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="4" t="inlineStr">
         <is>
-          <t>Гімназія №8 імені Панаса Мирного Полтавської міської ради</t>
+          <t>Гімназія № 25 Полтавської міської ради</t>
         </is>
       </c>
       <c r="B9" s="5" t="n">
-        <v>141210</v>
+        <v>141182</v>
       </c>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D9" s="4" t="inlineStr">
         <is>
-          <t>Гімназія №8 імені Панаса Мирного</t>
+          <t>Гімназія № 25</t>
         </is>
       </c>
       <c r="E9" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F9" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G9" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H9" s="6" t="inlineStr">
         <is>
-          <t>5310137000</t>
+          <t>5310136400</t>
         </is>
       </c>
       <c r="I9" s="4" t="inlineStr">
         <is>
           <t>Полтавська область</t>
         </is>
       </c>
       <c r="J9" s="4" t="inlineStr">
         <is>
           <t>Полтава, Полтавська область</t>
         </is>
       </c>
       <c r="K9" s="4" t="inlineStr">
         <is>
-          <t>вулиця Патріарха Мстислава, 66</t>
+          <t>вулиця Шевченка, 119</t>
         </is>
       </c>
       <c r="L9" s="6" t="inlineStr">
         <is>
-          <t>UA53080370010339303</t>
+          <t>UA53080370010183642</t>
         </is>
       </c>
       <c r="M9" s="4" t="inlineStr">
         <is>
           <t>Полтавська обл., м. Полтава</t>
         </is>
       </c>
       <c r="N9" s="7"/>
       <c r="O9" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Полтавської міської ради</t>
         </is>
       </c>
       <c r="P9" s="4" t="inlineStr">
         <is>
-          <t>(0532)608813</t>
+          <t>(0532)561159</t>
         </is>
       </c>
       <c r="Q9" s="4"/>
       <c r="R9" s="4" t="inlineStr">
         <is>
-          <t>school8.poltava@ukr.net</t>
+          <t>Schoolpoltava25@gmail.com</t>
         </is>
       </c>
       <c r="S9" s="4" t="inlineStr">
         <is>
-          <t>http://gymnasium8.pl.sch.in.ua/</t>
+          <t>https://sites.google.com/site/poltavaschool25/</t>
         </is>
       </c>
       <c r="T9" s="4" t="inlineStr">
         <is>
-          <t>Директор Богодиста Світлана Павлівна</t>
+          <t>Директор Северенчук Наталія Яківна</t>
         </is>
       </c>
       <c r="U9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y9" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="4" t="inlineStr">
         <is>
-          <t>Комунальне підприємство "Полтавський обласний санаторій для дітей з порушенням опорно-рухового апарату Полтавської обласної ради"</t>
+          <t>Гімназія № 27 Полтавської міської ради</t>
         </is>
       </c>
       <c r="B10" s="5" t="n">
-        <v>149945</v>
+        <v>141212</v>
       </c>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D10" s="4" t="inlineStr">
         <is>
-          <t>Загальноосітня санаторна школа</t>
+          <t>Гімназія № 27</t>
         </is>
       </c>
       <c r="E10" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F10" s="4" t="inlineStr">
         <is>
-          <t>санаторна школа</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G10" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H10" s="6" t="inlineStr">
         <is>
           <t>5310137000</t>
         </is>
       </c>
       <c r="I10" s="4" t="inlineStr">
         <is>
           <t>Полтавська область</t>
         </is>
       </c>
       <c r="J10" s="4" t="inlineStr">
         <is>
           <t>Полтава, Полтавська область</t>
         </is>
       </c>
       <c r="K10" s="4" t="inlineStr">
         <is>
-          <t>вулиця Садова, 26</t>
+          <t>вулиця Європейська, 60</t>
         </is>
       </c>
       <c r="L10" s="6" t="inlineStr">
         <is>
           <t>UA53080370010339303</t>
         </is>
       </c>
       <c r="M10" s="4" t="inlineStr">
         <is>
           <t>Полтавська обл., м. Полтава</t>
         </is>
       </c>
       <c r="N10" s="7"/>
       <c r="O10" s="4" t="inlineStr">
         <is>
-          <t>Департамент освіти і науки Полтавської обласної державної адміністрації</t>
+          <t>Департамент освіти Полтавської міської ради</t>
         </is>
       </c>
       <c r="P10" s="4" t="inlineStr">
         <is>
-          <t>(0532)608821</t>
+          <t>(0532)569292</t>
         </is>
       </c>
       <c r="Q10" s="4"/>
       <c r="R10" s="4" t="inlineStr">
         <is>
-          <t>podc@ukr.net</t>
-[...2 lines deleted...]
-      <c r="S10" s="4"/>
+          <t>skol27pl@meta.ua</t>
+        </is>
+      </c>
+      <c r="S10" s="4" t="inlineStr">
+        <is>
+          <t>https://poltavaschool27.pp.ua/</t>
+        </is>
+      </c>
       <c r="T10" s="4" t="inlineStr">
         <is>
-          <t> </t>
+          <t>Директор Божок Світлана Василівна</t>
         </is>
       </c>
       <c r="U10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y10" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад "Полтавська загальноосвітня школа I-III ступенів № 19 Полтавської міської ради Полтавської області"</t>
+          <t>Гімназія № 28 Полтавської міської ради</t>
         </is>
       </c>
       <c r="B11" s="5" t="n">
-        <v>141202</v>
+        <v>141204</v>
       </c>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
-          <t>Полтавська ЗОШ № 19</t>
+          <t>Гімназія № 28</t>
         </is>
       </c>
       <c r="E11" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G11" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H11" s="6" t="inlineStr">
         <is>
           <t>5310137000</t>
         </is>
       </c>
       <c r="I11" s="4" t="inlineStr">
         <is>
           <t>Полтавська область</t>
         </is>
       </c>
       <c r="J11" s="4" t="inlineStr">
         <is>
           <t>Полтава, Полтавська область</t>
         </is>
       </c>
       <c r="K11" s="4" t="inlineStr">
         <is>
-          <t>вулиця Івана Мазепи, 8</t>
+          <t>вулиця Івана Мазепи, 53</t>
         </is>
       </c>
       <c r="L11" s="6" t="inlineStr">
         <is>
           <t>UA53080370010339303</t>
         </is>
       </c>
       <c r="M11" s="4" t="inlineStr">
         <is>
           <t>Полтавська обл., м. Полтава</t>
         </is>
       </c>
       <c r="N11" s="7"/>
       <c r="O11" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Полтавської міської ради</t>
         </is>
       </c>
       <c r="P11" s="4" t="inlineStr">
         <is>
-          <t>(0532)633425</t>
+          <t>(0532)633-202</t>
         </is>
       </c>
       <c r="Q11" s="4"/>
       <c r="R11" s="4" t="inlineStr">
         <is>
-          <t>polschool19@ukr.net</t>
+          <t>polt.school.28@gmail.com</t>
         </is>
       </c>
       <c r="S11" s="4" t="inlineStr">
         <is>
-          <t>http://school19.pl.sch.in.ua</t>
+          <t>https://sites.google.com/pl28.ukr.education/site28poltava</t>
         </is>
       </c>
       <c r="T11" s="4" t="inlineStr">
         <is>
-          <t>Директор Канівець Ірина Яківна</t>
+          <t>Директор Торяник Анна Володимирівна</t>
         </is>
       </c>
       <c r="U11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y11" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад "Полтавська загальноосвітня школа І-ІІІ ступенів №11 Полтавської міської ради Полтавської області"</t>
+          <t>Гімназія № 30 Полтавської міської ради</t>
         </is>
       </c>
       <c r="B12" s="5" t="n">
-        <v>141181</v>
+        <v>141175</v>
       </c>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
-          <t>ПЗШ №11</t>
+          <t>Гімназія № 30.</t>
         </is>
       </c>
       <c r="E12" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G12" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H12" s="6" t="inlineStr">
         <is>
           <t>5310136400</t>
         </is>
       </c>
       <c r="I12" s="4" t="inlineStr">
         <is>
           <t>Полтавська область</t>
         </is>
       </c>
       <c r="J12" s="4" t="inlineStr">
         <is>
           <t>Полтава, Полтавська область</t>
         </is>
       </c>
       <c r="K12" s="4" t="inlineStr">
         <is>
-          <t>вулиця Решетилівська, 64</t>
+          <t>вулиця Кузьми Скрябіна, 16/12</t>
         </is>
       </c>
       <c r="L12" s="6" t="inlineStr">
         <is>
           <t>UA53080370010183642</t>
         </is>
       </c>
       <c r="M12" s="4" t="inlineStr">
         <is>
           <t>Полтавська обл., м. Полтава</t>
         </is>
       </c>
       <c r="N12" s="7"/>
       <c r="O12" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Полтавської міської ради</t>
         </is>
       </c>
       <c r="P12" s="4" t="inlineStr">
         <is>
-          <t>(0532)567826</t>
+          <t>(0532)666006, (0532)669613</t>
         </is>
       </c>
       <c r="Q12" s="4"/>
       <c r="R12" s="4" t="inlineStr">
         <is>
-          <t>znzpoltava11@gmail.com</t>
+          <t>gimnazia30pol@ukr.net</t>
         </is>
       </c>
       <c r="S12" s="4" t="inlineStr">
         <is>
-          <t>http://znzl11.hol.es</t>
+          <t>http://school30.pl.sch.in.ua/</t>
         </is>
       </c>
       <c r="T12" s="4" t="inlineStr">
         <is>
-          <t>Директор Берегова Анна Олександрівна</t>
+          <t>Директор Гуйван Ольга Миколаївна</t>
         </is>
       </c>
       <c r="U12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y12" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад "Полтавська загальноосвітня школа І-ІІІ ступенів №20 імені Бориса Серги Полтавської міської ради Полтавської області"</t>
+          <t>Гімназія № 34 Полтавської міської ради</t>
         </is>
       </c>
       <c r="B13" s="5" t="n">
-        <v>141195</v>
+        <v>141209</v>
       </c>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
-          <t>ЗОШ №20</t>
+          <t>Гімназія № 34</t>
         </is>
       </c>
       <c r="E13" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G13" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H13" s="6" t="inlineStr">
         <is>
-          <t>5310136700</t>
+          <t>5310137000</t>
         </is>
       </c>
       <c r="I13" s="4" t="inlineStr">
         <is>
           <t>Полтавська область</t>
         </is>
       </c>
       <c r="J13" s="4" t="inlineStr">
         <is>
           <t>Полтава, Полтавська область</t>
         </is>
       </c>
       <c r="K13" s="4" t="inlineStr">
         <is>
-          <t>вулиця Героїв «Азову», 25</t>
+          <t>бульвар Євгена Коновальця, 8</t>
         </is>
       </c>
       <c r="L13" s="6" t="inlineStr">
         <is>
-          <t>UA53080370010266780</t>
+          <t>UA53080370010339303</t>
         </is>
       </c>
       <c r="M13" s="4" t="inlineStr">
         <is>
           <t>Полтавська обл., м. Полтава</t>
         </is>
       </c>
       <c r="N13" s="7"/>
       <c r="O13" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Полтавської міської ради</t>
         </is>
       </c>
       <c r="P13" s="4" t="inlineStr">
         <is>
-          <t>(0532)689924</t>
+          <t>(0532)589543</t>
         </is>
       </c>
       <c r="Q13" s="4"/>
       <c r="R13" s="4" t="inlineStr">
         <is>
-          <t>school20poltava@gmail.com</t>
+          <t>school34poltava@ukr.net</t>
         </is>
       </c>
       <c r="S13" s="4" t="inlineStr">
         <is>
-          <t>https://sites.google.com/view/school20poltava</t>
+          <t>https://sites.google.com/view/school34poltava</t>
         </is>
       </c>
       <c r="T13" s="4" t="inlineStr">
         <is>
-          <t>Директор Сорочан Валентина Сергіївна</t>
+          <t>Директор Вахненко Наталія Сергіївна</t>
         </is>
       </c>
       <c r="U13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y13" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад "Полтавська загальноосвітня школа І-ІІІ ступенів №22 Полтавської міської ради Полтавської області"</t>
+          <t>Гімназія № 4 Полтавської міської ради</t>
         </is>
       </c>
       <c r="B14" s="5" t="n">
-        <v>141197</v>
+        <v>141235</v>
       </c>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
-          <t>Школа №22</t>
+          <t>Гімназія № 4</t>
         </is>
       </c>
       <c r="E14" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G14" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H14" s="6" t="inlineStr">
         <is>
-          <t>5310136700</t>
+          <t>5310137000</t>
         </is>
       </c>
       <c r="I14" s="4" t="inlineStr">
         <is>
           <t>Полтавська область</t>
         </is>
       </c>
       <c r="J14" s="4" t="inlineStr">
         <is>
           <t>Полтава, Полтавська область</t>
         </is>
       </c>
       <c r="K14" s="4" t="inlineStr">
         <is>
-          <t>вулиця Низова, 8</t>
+          <t>вулиця Шевченка, 19</t>
         </is>
       </c>
       <c r="L14" s="6" t="inlineStr">
         <is>
-          <t>UA53080370010266780</t>
+          <t>UA53080370010339303</t>
         </is>
       </c>
       <c r="M14" s="4" t="inlineStr">
         <is>
           <t>Полтавська обл., м. Полтава</t>
         </is>
       </c>
       <c r="N14" s="7"/>
       <c r="O14" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Полтавської міської ради</t>
         </is>
       </c>
       <c r="P14" s="4" t="inlineStr">
         <is>
-          <t>(0532)586136</t>
+          <t>(0532)607676</t>
         </is>
       </c>
       <c r="Q14" s="4"/>
       <c r="R14" s="4" t="inlineStr">
         <is>
-          <t>poltavaschool_22@ukr.net</t>
+          <t>school4.pl@gmail.com</t>
         </is>
       </c>
       <c r="S14" s="4" t="inlineStr">
         <is>
-          <t>https://sites.google.com/view/poltavaschool-22/</t>
+          <t>https://school4.poltava.ua/</t>
         </is>
       </c>
       <c r="T14" s="4" t="inlineStr">
         <is>
-          <t>Директор Тукало Олена Володимирівна</t>
+          <t>Директор Полтавець Ірина Миколаївна</t>
         </is>
       </c>
       <c r="U14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y14" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад "Полтавська загальноосвітня школа І-ІІІ ступенів №23 Полтавської міської ради Полтавської області"</t>
+          <t>Гімназія № 5 «Вектор» Полтавської міської ради</t>
         </is>
       </c>
       <c r="B15" s="5" t="n">
-        <v>141203</v>
+        <v>141187</v>
       </c>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
-          <t>КЗ"Полтавська ЗШ№23"</t>
+          <t>Гімназія № 5 «Вектор»</t>
         </is>
       </c>
       <c r="E15" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G15" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H15" s="6" t="inlineStr">
         <is>
-          <t>5310137000</t>
+          <t>5310136400</t>
         </is>
       </c>
       <c r="I15" s="4" t="inlineStr">
         <is>
           <t>Полтавська область</t>
         </is>
       </c>
       <c r="J15" s="4" t="inlineStr">
         <is>
           <t>Полтава, Полтавська область</t>
         </is>
       </c>
       <c r="K15" s="4" t="inlineStr">
         <is>
-          <t>вулиця Європейська, 122</t>
+          <t>вулиця Соборності, 64</t>
         </is>
       </c>
       <c r="L15" s="6" t="inlineStr">
         <is>
-          <t>UA53080370010339303</t>
+          <t>UA53080370010183642</t>
         </is>
       </c>
       <c r="M15" s="4" t="inlineStr">
         <is>
           <t>Полтавська обл., м. Полтава</t>
         </is>
       </c>
       <c r="N15" s="7"/>
       <c r="O15" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Полтавської міської ради</t>
         </is>
       </c>
       <c r="P15" s="4" t="inlineStr">
         <is>
-          <t>(0532)681101</t>
+          <t>(0532)562837</t>
         </is>
       </c>
       <c r="Q15" s="4"/>
       <c r="R15" s="4" t="inlineStr">
         <is>
-          <t>school23poltava@gmail.com</t>
+          <t>school5.poltava@gmail.com</t>
         </is>
       </c>
       <c r="S15" s="4" t="inlineStr">
         <is>
-          <t>school23.poltava.ua</t>
+          <t>www.school5.pl.sch.in.ua</t>
         </is>
       </c>
       <c r="T15" s="4" t="inlineStr">
         <is>
-          <t>Директор Іванченко Валентина Олексіївна</t>
+          <t>Директор Бутко Ярослава Сергіївна</t>
         </is>
       </c>
       <c r="U15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y15" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад "Полтавська загальноосвітня школа І-ІІІ ступенів №24 Полтавської міської ради Полтавської області"</t>
+          <t>Гімназія № 9 Полтавської міської ради</t>
         </is>
       </c>
       <c r="B16" s="5" t="n">
-        <v>141184</v>
+        <v>141178</v>
       </c>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
-          <t>Школа №24</t>
+          <t>Гімназія № 9</t>
         </is>
       </c>
       <c r="E16" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G16" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H16" s="6" t="inlineStr">
         <is>
           <t>5310136400</t>
         </is>
       </c>
       <c r="I16" s="4" t="inlineStr">
         <is>
           <t>Полтавська область</t>
         </is>
       </c>
       <c r="J16" s="4" t="inlineStr">
         <is>
           <t>Полтава, Полтавська область</t>
         </is>
       </c>
       <c r="K16" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шведська Могила, 12</t>
+          <t>вулиця Шведська, 3</t>
         </is>
       </c>
       <c r="L16" s="6" t="inlineStr">
         <is>
           <t>UA53080370010183642</t>
         </is>
       </c>
       <c r="M16" s="4" t="inlineStr">
         <is>
           <t>Полтавська обл., м. Полтава</t>
         </is>
       </c>
       <c r="N16" s="7"/>
       <c r="O16" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Полтавської міської ради</t>
         </is>
       </c>
       <c r="P16" s="4" t="inlineStr">
         <is>
-          <t>(066)5293779</t>
+          <t>(0532)561757</t>
         </is>
       </c>
       <c r="Q16" s="4"/>
       <c r="R16" s="4" t="inlineStr">
         <is>
-          <t>school24.poltava@gmail.com</t>
+          <t>sc9poltava@ukr.net</t>
         </is>
       </c>
       <c r="S16" s="4" t="inlineStr">
         <is>
-          <t>https://school24.poltava.ua/</t>
+          <t>https://surl.li/qxjxhk</t>
         </is>
       </c>
       <c r="T16" s="4" t="inlineStr">
         <is>
-          <t>Директор Дудко Людмила Миколаївна</t>
+          <t>Директор Годня Вікторія Іванівна</t>
         </is>
       </c>
       <c r="U16" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V16" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W16" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X16" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y16" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад "Полтавська загальноосвітня школа І-ІІІ ступенів №27 Полтавської міської ради Полтавської області"</t>
+          <t>Гімназія №12 Полтавської міської ради</t>
         </is>
       </c>
       <c r="B17" s="5" t="n">
-        <v>141212</v>
+        <v>141214</v>
       </c>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
-          <t>КЗ "Полтавська ЗОШ №27"</t>
+          <t>Гімназія №12</t>
         </is>
       </c>
       <c r="E17" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G17" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H17" s="6" t="inlineStr">
         <is>
-          <t>5310137000</t>
+          <t>5310136700</t>
         </is>
       </c>
       <c r="I17" s="4" t="inlineStr">
         <is>
           <t>Полтавська область</t>
         </is>
       </c>
       <c r="J17" s="4" t="inlineStr">
         <is>
           <t>Полтава, Полтавська область</t>
         </is>
       </c>
       <c r="K17" s="4" t="inlineStr">
         <is>
-          <t>вулиця Європейська, 60</t>
+          <t>вулиця Підмонастирська, 41</t>
         </is>
       </c>
       <c r="L17" s="6" t="inlineStr">
         <is>
-          <t>UA53080370010339303</t>
+          <t>UA53080370010266780</t>
         </is>
       </c>
       <c r="M17" s="4" t="inlineStr">
         <is>
           <t>Полтавська обл., м. Полтава</t>
         </is>
       </c>
       <c r="N17" s="7"/>
       <c r="O17" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Полтавської міської ради</t>
         </is>
       </c>
       <c r="P17" s="4" t="inlineStr">
         <is>
-          <t>(0532)569292</t>
+          <t>(0532)602442</t>
         </is>
       </c>
       <c r="Q17" s="4"/>
       <c r="R17" s="4" t="inlineStr">
         <is>
-          <t>skol27pl@meta.ua</t>
+          <t>school12_poltava@ukr.net</t>
         </is>
       </c>
       <c r="S17" s="4" t="inlineStr">
         <is>
-          <t>https://poltavaschool27.pp.ua/</t>
+          <t>https://poltavaschool12.jimdofree.com/</t>
         </is>
       </c>
       <c r="T17" s="4" t="inlineStr">
         <is>
-          <t>Директор Божок Світлана Василівна</t>
+          <t>Директор Ушакова Олена Володимирівна</t>
         </is>
       </c>
       <c r="U17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y17" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад "Полтавська загальноосвітня школа І-ІІІ ступенів №28 Полтавської міської ради Полтавської області"</t>
+          <t>Гімназія №15 Полтавської міської ради</t>
         </is>
       </c>
       <c r="B18" s="5" t="n">
-        <v>141204</v>
+        <v>141192</v>
       </c>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
-          <t>ПЗШ №28</t>
+          <t>Гімназія №15</t>
         </is>
       </c>
       <c r="E18" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G18" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H18" s="6" t="inlineStr">
         <is>
-          <t>5310137000</t>
+          <t>5310136700</t>
         </is>
       </c>
       <c r="I18" s="4" t="inlineStr">
         <is>
           <t>Полтавська область</t>
         </is>
       </c>
       <c r="J18" s="4" t="inlineStr">
         <is>
           <t>Полтава, Полтавська область</t>
         </is>
       </c>
       <c r="K18" s="4" t="inlineStr">
         <is>
-          <t>вулиця Івана Мазепи, 53</t>
+          <t>вулиця Тунельна, 16</t>
         </is>
       </c>
       <c r="L18" s="6" t="inlineStr">
         <is>
-          <t>UA53080370010339303</t>
+          <t>UA53080370010266780</t>
         </is>
       </c>
       <c r="M18" s="4" t="inlineStr">
         <is>
           <t>Полтавська обл., м. Полтава</t>
         </is>
       </c>
       <c r="N18" s="7"/>
       <c r="O18" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Полтавської міської ради</t>
         </is>
       </c>
       <c r="P18" s="4" t="inlineStr">
         <is>
-          <t>(0532)633-202</t>
+          <t>(0532)52-82-59</t>
         </is>
       </c>
       <c r="Q18" s="4"/>
       <c r="R18" s="4" t="inlineStr">
         <is>
-          <t>polt.school.28@gmail.com</t>
+          <t>school_pl15@ukr.net</t>
         </is>
       </c>
       <c r="S18" s="4" t="inlineStr">
         <is>
-          <t>https://sites.google.com/pl28.ukr.education/site28poltava</t>
+          <t>http://15pl.jimdo.com</t>
         </is>
       </c>
       <c r="T18" s="4" t="inlineStr">
         <is>
-          <t>Директор Торяник Анна Володимирівна</t>
+          <t>Директор Штрикуль Юлія Сергіївна</t>
         </is>
       </c>
       <c r="U18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y18" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад "Полтавська загальноосвітня школа І-ІІІ ступенів №30 Полтавської міської ради Полтавської області"</t>
+          <t>Гімназія №18 Полтавської міської ради</t>
         </is>
       </c>
       <c r="B19" s="5" t="n">
-        <v>141175</v>
+        <v>141183</v>
       </c>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
-          <t>Школа №30</t>
+          <t>Гімназія №18</t>
         </is>
       </c>
       <c r="E19" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G19" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H19" s="6" t="inlineStr">
         <is>
           <t>5310136400</t>
         </is>
       </c>
       <c r="I19" s="4" t="inlineStr">
         <is>
           <t>Полтавська область</t>
         </is>
       </c>
       <c r="J19" s="4" t="inlineStr">
         <is>
           <t>Полтава, Полтавська область</t>
         </is>
       </c>
       <c r="K19" s="4" t="inlineStr">
         <is>
-          <t>вулиця Кузьми Скрябіна, 16/12</t>
+          <t>вулиця Братів Тютюнників, 56</t>
         </is>
       </c>
       <c r="L19" s="6" t="inlineStr">
         <is>
           <t>UA53080370010183642</t>
         </is>
       </c>
       <c r="M19" s="4" t="inlineStr">
         <is>
           <t>Полтавська обл., м. Полтава</t>
         </is>
       </c>
       <c r="N19" s="7"/>
       <c r="O19" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Полтавської міської ради</t>
         </is>
       </c>
       <c r="P19" s="4" t="inlineStr">
         <is>
-          <t>(0532)666006, (0532)669613</t>
+          <t>(0532)664467</t>
         </is>
       </c>
       <c r="Q19" s="4"/>
       <c r="R19" s="4" t="inlineStr">
         <is>
-          <t>gimnazia30pol@ukr.net</t>
+          <t>school18polt@gmail.com</t>
         </is>
       </c>
       <c r="S19" s="4" t="inlineStr">
         <is>
-          <t>http://school30.pl.sch.in.ua/</t>
+          <t>https://school18polt.wixsite.com/mysite</t>
         </is>
       </c>
       <c r="T19" s="4" t="inlineStr">
         <is>
-          <t>Директор Гуйван Ольга Миколаївна</t>
+          <t>В.о. директора Погоріла Марина Володимирівна</t>
         </is>
       </c>
       <c r="U19" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V19" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W19" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X19" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y19" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад "Полтавська загальноосвітня школа І-ІІІ ступенів №34 Полтавської міської ради Полтавської області"</t>
+          <t>Гімназія №35 Полтавської міської ради</t>
         </is>
       </c>
       <c r="B20" s="5" t="n">
-        <v>141209</v>
+        <v>141194</v>
       </c>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
-          <t>ЗОШ № 34</t>
+          <t>Гімназія № 35</t>
         </is>
       </c>
       <c r="E20" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G20" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H20" s="6" t="inlineStr">
         <is>
-          <t>5310137000</t>
+          <t>5310136700</t>
         </is>
       </c>
       <c r="I20" s="4" t="inlineStr">
         <is>
           <t>Полтавська область</t>
         </is>
       </c>
       <c r="J20" s="4" t="inlineStr">
         <is>
           <t>Полтава, Полтавська область</t>
         </is>
       </c>
       <c r="K20" s="4" t="inlineStr">
         <is>
-          <t>бульвар Євгена Коновальця, 8</t>
+          <t>вулиця Холодноярський майдан, 1</t>
         </is>
       </c>
       <c r="L20" s="6" t="inlineStr">
         <is>
-          <t>UA53080370010339303</t>
+          <t>UA53080370010266780</t>
         </is>
       </c>
       <c r="M20" s="4" t="inlineStr">
         <is>
           <t>Полтавська обл., м. Полтава</t>
         </is>
       </c>
       <c r="N20" s="7"/>
       <c r="O20" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Полтавської міської ради</t>
         </is>
       </c>
       <c r="P20" s="4" t="inlineStr">
         <is>
-          <t>(0532)589543</t>
+          <t>(0532)674117</t>
         </is>
       </c>
       <c r="Q20" s="4"/>
       <c r="R20" s="4" t="inlineStr">
         <is>
-          <t>school34poltava@ukr.net</t>
+          <t>pl35@i.ua</t>
         </is>
       </c>
       <c r="S20" s="4" t="inlineStr">
         <is>
-          <t>https://sites.google.com/view/school34poltava</t>
+          <t>https://sites.google.com/view/pl35</t>
         </is>
       </c>
       <c r="T20" s="4" t="inlineStr">
         <is>
-          <t>Директор Вахненко Наталія Сергіївна</t>
+          <t>Директор Фесенко Ольга Володимирівна</t>
         </is>
       </c>
       <c r="U20" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V20" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W20" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X20" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y20" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад "Полтавська загальноосвітня школа І-ІІІ ступенів №5 Полтавської міської ради Полтавської області"</t>
+          <t>Гімназія №36 Полтавської міської ради</t>
         </is>
       </c>
       <c r="B21" s="5" t="n">
-        <v>141187</v>
+        <v>141185</v>
       </c>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
-          <t>ЗЗСО №5</t>
+          <t>Гімназія № 36</t>
         </is>
       </c>
       <c r="E21" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G21" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H21" s="6" t="inlineStr">
         <is>
           <t>5310136400</t>
         </is>
       </c>
       <c r="I21" s="4" t="inlineStr">
         <is>
           <t>Полтавська область</t>
         </is>
       </c>
       <c r="J21" s="4" t="inlineStr">
         <is>
           <t>Полтава, Полтавська область</t>
         </is>
       </c>
       <c r="K21" s="4" t="inlineStr">
         <is>
-          <t>вулиця Соборності, 64</t>
+          <t>вулиця Полковника Степана Лазуренка, 2</t>
         </is>
       </c>
       <c r="L21" s="6" t="inlineStr">
         <is>
           <t>UA53080370010183642</t>
         </is>
       </c>
       <c r="M21" s="4" t="inlineStr">
         <is>
           <t>Полтавська обл., м. Полтава</t>
         </is>
       </c>
       <c r="N21" s="7"/>
       <c r="O21" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Полтавської міської ради</t>
         </is>
       </c>
       <c r="P21" s="4" t="inlineStr">
         <is>
-          <t>(0532)562837</t>
+          <t>(0532)566840</t>
         </is>
       </c>
       <c r="Q21" s="4"/>
       <c r="R21" s="4" t="inlineStr">
         <is>
-          <t>school5.poltava@gmail.com</t>
+          <t>school36pl@gmail.com</t>
         </is>
       </c>
       <c r="S21" s="4" t="inlineStr">
         <is>
-          <t>www.school5.pl.sch.in.ua</t>
+          <t>https://sites.google.com/view/gimnaziya36poltava/</t>
         </is>
       </c>
       <c r="T21" s="4" t="inlineStr">
         <is>
-          <t>Директор Бутко Ярослава Сергіївна</t>
+          <t>Директор Печеник Ніна Василівна</t>
         </is>
       </c>
       <c r="U21" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V21" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W21" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X21" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y21" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад "Полтавський міський багатопрофільний ліцей №1 ім. І.П. Котляревського Полтавської міської ради Полтавської області"</t>
+          <t>Гімназія №7 ім.Т.Г. Шевченка Полтавської міської ради</t>
         </is>
       </c>
       <c r="B22" s="5" t="n">
-        <v>141211</v>
+        <v>141179</v>
       </c>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
-          <t>КЗ "ПМБ ліцей № 1 ім. П. Котляревського"</t>
+          <t>Гімназія №7 ім. Т.Г. Шевченка</t>
         </is>
       </c>
       <c r="E22" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G22" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H22" s="6" t="inlineStr">
         <is>
-          <t>5310137000</t>
+          <t>5310136400</t>
         </is>
       </c>
       <c r="I22" s="4" t="inlineStr">
         <is>
           <t>Полтавська область</t>
         </is>
       </c>
       <c r="J22" s="4" t="inlineStr">
         <is>
           <t>Полтава, Полтавська область</t>
         </is>
       </c>
       <c r="K22" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шевченка, 14</t>
+          <t>вулиця Семена Антонця, 2</t>
         </is>
       </c>
       <c r="L22" s="6" t="inlineStr">
         <is>
-          <t>UA53080370010339303</t>
+          <t>UA53080370010183642</t>
         </is>
       </c>
       <c r="M22" s="4" t="inlineStr">
         <is>
           <t>Полтавська обл., м. Полтава</t>
         </is>
       </c>
       <c r="N22" s="7"/>
       <c r="O22" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Полтавської міської ради</t>
         </is>
       </c>
       <c r="P22" s="4" t="inlineStr">
         <is>
-          <t>(0532)60-85-54</t>
+          <t>(0532)50-24-27</t>
         </is>
       </c>
       <c r="Q22" s="4"/>
       <c r="R22" s="4" t="inlineStr">
         <is>
-          <t>liceyn1@gmail.com</t>
+          <t>school7poltava@gmail.com</t>
         </is>
       </c>
       <c r="S22" s="4" t="inlineStr">
         <is>
-          <t>http://www.licey1.pl.ua/</t>
+          <t>https://school7poltava.e-schools.info/</t>
         </is>
       </c>
       <c r="T22" s="4" t="inlineStr">
         <is>
-          <t>Директор Карапиш Світлана Павлівна</t>
+          <t>Директор Єзерський Іван Сергійович</t>
         </is>
       </c>
       <c r="U22" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V22" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W22" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X22" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y22" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="4" t="inlineStr">
         <is>
-          <t>Ліцей № 10 ім. В.Г. Короленка Полтавської міської ради</t>
+          <t>Гімназія №8 імені Панаса Мирного Полтавської міської ради</t>
         </is>
       </c>
       <c r="B23" s="5" t="n">
-        <v>141200</v>
+        <v>141210</v>
       </c>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
-          <t>Школа №10</t>
+          <t>Гімназія №8 імені Панаса Мирного</t>
         </is>
       </c>
       <c r="E23" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G23" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H23" s="6" t="inlineStr">
         <is>
           <t>5310137000</t>
         </is>
       </c>
       <c r="I23" s="4" t="inlineStr">
         <is>
           <t>Полтавська область</t>
         </is>
       </c>
       <c r="J23" s="4" t="inlineStr">
         <is>
           <t>Полтава, Полтавська область</t>
         </is>
       </c>
       <c r="K23" s="4" t="inlineStr">
         <is>
-          <t>вулиця Юліана Матвійчука, 20/23</t>
+          <t>вулиця Патріарха Мстислава, 66</t>
         </is>
       </c>
       <c r="L23" s="6" t="inlineStr">
         <is>
           <t>UA53080370010339303</t>
         </is>
       </c>
       <c r="M23" s="4" t="inlineStr">
         <is>
           <t>Полтавська обл., м. Полтава</t>
         </is>
       </c>
       <c r="N23" s="7"/>
       <c r="O23" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Полтавської міської ради</t>
         </is>
       </c>
       <c r="P23" s="4" t="inlineStr">
         <is>
-          <t>(0532)609032</t>
+          <t>(0532)608813</t>
         </is>
       </c>
       <c r="Q23" s="4"/>
       <c r="R23" s="4" t="inlineStr">
         <is>
-          <t>school10pl@gmail.com</t>
+          <t>school8.poltava@ukr.net</t>
         </is>
       </c>
       <c r="S23" s="4" t="inlineStr">
         <is>
-          <t>https://lyceum10.pp.ua/</t>
+          <t>http://gymnasium8.pl.sch.in.ua/</t>
         </is>
       </c>
       <c r="T23" s="4" t="inlineStr">
         <is>
-          <t>Директор Ткач Олена Володимирівна</t>
+          <t>Директор Богодиста Світлана Павлівна</t>
         </is>
       </c>
       <c r="U23" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V23" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W23" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X23" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y23" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="4" t="inlineStr">
         <is>
-          <t>Ліцей № 2 "Подільський" Полтавської міської ради</t>
+          <t>Комунальне підприємство "Полтавський обласний санаторій для дітей з порушенням опорно-рухового апарату Полтавської обласної ради"</t>
         </is>
       </c>
       <c r="B24" s="5" t="n">
-        <v>141198</v>
+        <v>149945</v>
       </c>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
-          <t>ЗОШ №2</t>
+          <t>Загальноосітня санаторна школа</t>
         </is>
       </c>
       <c r="E24" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>санаторна школа</t>
         </is>
       </c>
       <c r="G24" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H24" s="6" t="inlineStr">
         <is>
-          <t>5310136700</t>
+          <t>5310137000</t>
         </is>
       </c>
       <c r="I24" s="4" t="inlineStr">
         <is>
           <t>Полтавська область</t>
         </is>
       </c>
       <c r="J24" s="4" t="inlineStr">
         <is>
           <t>Полтава, Полтавська область</t>
         </is>
       </c>
       <c r="K24" s="4" t="inlineStr">
         <is>
-          <t>вулиця Героїв «Азову», 10</t>
+          <t>вулиця Садова, 26</t>
         </is>
       </c>
       <c r="L24" s="6" t="inlineStr">
         <is>
-          <t>UA53080370010266780</t>
+          <t>UA53080370010339303</t>
         </is>
       </c>
       <c r="M24" s="4" t="inlineStr">
         <is>
           <t>Полтавська обл., м. Полтава</t>
         </is>
       </c>
       <c r="N24" s="7"/>
       <c r="O24" s="4" t="inlineStr">
         <is>
-          <t>Департамент освіти Полтавської міської ради</t>
+          <t>Департамент освіти і науки Полтавської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P24" s="4" t="inlineStr">
         <is>
-          <t>(0532)572073</t>
+          <t>(0532)608821</t>
         </is>
       </c>
       <c r="Q24" s="4"/>
       <c r="R24" s="4" t="inlineStr">
         <is>
-          <t>kzschool2poltava@gmail.com</t>
-[...6 lines deleted...]
-      </c>
+          <t>podc@ukr.net</t>
+        </is>
+      </c>
+      <c r="S24" s="4"/>
       <c r="T24" s="4" t="inlineStr">
         <is>
-          <t>Директор Петренко Ольга Миколаївна</t>
+          <t> </t>
         </is>
       </c>
       <c r="U24" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V24" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W24" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X24" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y24" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="4" t="inlineStr">
         <is>
-          <t>Ліцей № 26 "Шевченківський" Полтавської міської ради</t>
+          <t>Комунальний заклад "Полтавський міський багатопрофільний ліцей №1 ім. І.П. Котляревського Полтавської міської ради Полтавської області"</t>
         </is>
       </c>
       <c r="B25" s="5" t="n">
-        <v>141205</v>
+        <v>141211</v>
       </c>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
-          <t>Ліцей № 26</t>
+          <t>КЗ "ПМБ ліцей № 1 ім. П. Котляревського"</t>
         </is>
       </c>
       <c r="E25" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G25" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H25" s="6" t="inlineStr">
         <is>
           <t>5310137000</t>
         </is>
       </c>
       <c r="I25" s="4" t="inlineStr">
         <is>
           <t>Полтавська область</t>
         </is>
       </c>
       <c r="J25" s="4" t="inlineStr">
         <is>
           <t>Полтава, Полтавська область</t>
         </is>
       </c>
       <c r="K25" s="4" t="inlineStr">
         <is>
-          <t>вулиця Івана Мазепи, 18</t>
+          <t>вулиця Шевченка, 14</t>
         </is>
       </c>
       <c r="L25" s="6" t="inlineStr">
         <is>
           <t>UA53080370010339303</t>
         </is>
       </c>
       <c r="M25" s="4" t="inlineStr">
         <is>
           <t>Полтавська обл., м. Полтава</t>
         </is>
       </c>
       <c r="N25" s="7"/>
       <c r="O25" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Полтавської міської ради</t>
         </is>
       </c>
       <c r="P25" s="4" t="inlineStr">
         <is>
-          <t>(0532)632519</t>
+          <t>(0532)60-85-54</t>
         </is>
       </c>
       <c r="Q25" s="4"/>
       <c r="R25" s="4" t="inlineStr">
         <is>
-          <t>school26poltava@gmail.com</t>
+          <t>liceyn1@gmail.com</t>
         </is>
       </c>
       <c r="S25" s="4" t="inlineStr">
         <is>
-          <t>http://school26.poltava.ua/</t>
+          <t>http://www.licey1.pl.ua/</t>
         </is>
       </c>
       <c r="T25" s="4" t="inlineStr">
         <is>
-          <t>Директор Гонжак Наталія Дмитрівна</t>
+          <t>Директор Карапиш Світлана Павлівна</t>
         </is>
       </c>
       <c r="U25" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V25" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W25" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X25" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y25" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="4" t="inlineStr">
         <is>
-          <t>Ліцей № 29 Полтавської міської ради</t>
+          <t>Ліцей № 10 ім. В.Г. Короленка Полтавської міської ради</t>
         </is>
       </c>
       <c r="B26" s="5" t="n">
-        <v>141206</v>
+        <v>141200</v>
       </c>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
-          <t>Ліцей № 29</t>
+          <t>Школа №10</t>
         </is>
       </c>
       <c r="E26" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G26" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H26" s="6" t="inlineStr">
         <is>
           <t>5310137000</t>
         </is>
       </c>
       <c r="I26" s="4" t="inlineStr">
         <is>
           <t>Полтавська область</t>
         </is>
       </c>
       <c r="J26" s="4" t="inlineStr">
         <is>
           <t>Полтава, Полтавська область</t>
         </is>
       </c>
       <c r="K26" s="4" t="inlineStr">
         <is>
-          <t>вулиця Алмазна, 1</t>
+          <t>вулиця Юліана Матвійчука, 20/23</t>
         </is>
       </c>
       <c r="L26" s="6" t="inlineStr">
         <is>
           <t>UA53080370010339303</t>
         </is>
       </c>
       <c r="M26" s="4" t="inlineStr">
         <is>
           <t>Полтавська обл., м. Полтава</t>
         </is>
       </c>
       <c r="N26" s="7"/>
       <c r="O26" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Полтавської міської ради</t>
         </is>
       </c>
       <c r="P26" s="4" t="inlineStr">
         <is>
-          <t>(0532)63-33-39</t>
+          <t>(0532)609032</t>
         </is>
       </c>
       <c r="Q26" s="4"/>
       <c r="R26" s="4" t="inlineStr">
         <is>
-          <t>school29poltava@ukr.net</t>
+          <t>school10pl@gmail.com</t>
         </is>
       </c>
       <c r="S26" s="4" t="inlineStr">
         <is>
-          <t>https://sites.google.com/site/poltavaschool29/</t>
+          <t>https://lyceum10.pp.ua/</t>
         </is>
       </c>
       <c r="T26" s="4" t="inlineStr">
         <is>
-          <t>Директор Вахненко Андрій Вікторович</t>
+          <t>Директор Ткач Олена Володимирівна</t>
         </is>
       </c>
       <c r="U26" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V26" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W26" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X26" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y26" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="4" t="inlineStr">
         <is>
-          <t>Ліцей № 38 імені Івана Павловського Полтавської міської ради</t>
+          <t>Ліцей № 2 "Подільський" Полтавської міської ради</t>
         </is>
       </c>
       <c r="B27" s="5" t="n">
-        <v>141186</v>
+        <v>141198</v>
       </c>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
-          <t>Ліцей № 38 ім. І. Павловського</t>
+          <t>ЗОШ №2</t>
         </is>
       </c>
       <c r="E27" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G27" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H27" s="6" t="inlineStr">
         <is>
-          <t>5310136400</t>
+          <t>5310136700</t>
         </is>
       </c>
       <c r="I27" s="4" t="inlineStr">
         <is>
           <t>Полтавська область</t>
         </is>
       </c>
       <c r="J27" s="4" t="inlineStr">
         <is>
           <t>Полтава, Полтавська область</t>
         </is>
       </c>
       <c r="K27" s="4" t="inlineStr">
         <is>
-          <t>вулиця Юліана Матвійчука, 74</t>
+          <t>вулиця Героїв «Азову», 10</t>
         </is>
       </c>
       <c r="L27" s="6" t="inlineStr">
         <is>
-          <t>UA53080370010183642</t>
+          <t>UA53080370010266780</t>
         </is>
       </c>
       <c r="M27" s="4" t="inlineStr">
         <is>
           <t>Полтавська обл., м. Полтава</t>
         </is>
       </c>
       <c r="N27" s="7"/>
       <c r="O27" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Полтавської міської ради</t>
         </is>
       </c>
       <c r="P27" s="4" t="inlineStr">
         <is>
-          <t>(0532)56-22-71</t>
+          <t>(0532)572073</t>
         </is>
       </c>
       <c r="Q27" s="4"/>
       <c r="R27" s="4" t="inlineStr">
         <is>
-          <t>poltava.school38@gmail.com</t>
+          <t>kzschool2poltava@gmail.com</t>
         </is>
       </c>
       <c r="S27" s="4" t="inlineStr">
         <is>
-          <t>https://www.poltavaschool38.pp.ua/</t>
+          <t>https://www.liceum2.pl.ua/</t>
         </is>
       </c>
       <c r="T27" s="4" t="inlineStr">
         <is>
-          <t>Директор Веркалець Тетяна Ярославівна</t>
+          <t>Директор Петренко Ольга Миколаївна</t>
         </is>
       </c>
       <c r="U27" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V27" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W27" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X27" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y27" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="4" t="inlineStr">
         <is>
-          <t>ЛІЦЕЙ № 47 «АЛЬТЕРНАТИВА» ПОЛТАВСЬКОЇ МІСЬКОЇ РАДИ</t>
+          <t>Ліцей № 26 "Шевченківський" Полтавської міської ради</t>
         </is>
       </c>
       <c r="B28" s="5" t="n">
-        <v>141191</v>
+        <v>141205</v>
       </c>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
-          <t>ЛІЦЕЙ № 47 «АЛЬТЕРНАТИВА»</t>
+          <t>Ліцей № 26</t>
         </is>
       </c>
       <c r="E28" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G28" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H28" s="6" t="inlineStr">
         <is>
-          <t>5310136700</t>
+          <t>5310137000</t>
         </is>
       </c>
       <c r="I28" s="4" t="inlineStr">
         <is>
           <t>Полтавська область</t>
         </is>
       </c>
       <c r="J28" s="4" t="inlineStr">
         <is>
           <t>Полтава, Полтавська область</t>
         </is>
       </c>
       <c r="K28" s="4" t="inlineStr">
         <is>
-          <t>вулиця Охтирський шлях, 14</t>
+          <t>вулиця Івана Мазепи, 18</t>
         </is>
       </c>
       <c r="L28" s="6" t="inlineStr">
         <is>
-          <t>UA53080370010266780</t>
+          <t>UA53080370010339303</t>
         </is>
       </c>
       <c r="M28" s="4" t="inlineStr">
         <is>
           <t>Полтавська обл., м. Полтава</t>
         </is>
       </c>
       <c r="N28" s="7"/>
       <c r="O28" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Полтавської міської ради</t>
         </is>
       </c>
       <c r="P28" s="4" t="inlineStr">
         <is>
-          <t>(0532)513011</t>
+          <t>(0532)632519</t>
         </is>
       </c>
       <c r="Q28" s="4"/>
       <c r="R28" s="4" t="inlineStr">
         <is>
-          <t>vzsh1poltava@gmail.com</t>
+          <t>school26poltava@gmail.com</t>
         </is>
       </c>
       <c r="S28" s="4" t="inlineStr">
         <is>
-          <t>https://lyceum47alternative.site.pro/</t>
+          <t>http://school26.poltava.ua/</t>
         </is>
       </c>
       <c r="T28" s="4" t="inlineStr">
         <is>
-          <t>Директор Сиволап Юрій Григорович</t>
+          <t>Директор Гонжак Наталія Дмитрівна</t>
         </is>
       </c>
       <c r="U28" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V28" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W28" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X28" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y28" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №13 «Успіх» Полтавської міської ради</t>
+          <t>Ліцей № 29 Полтавської міської ради</t>
         </is>
       </c>
       <c r="B29" s="5" t="n">
-        <v>141180</v>
+        <v>141206</v>
       </c>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №13 «Успіх»</t>
+          <t>Ліцей № 29</t>
         </is>
       </c>
       <c r="E29" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G29" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H29" s="6" t="inlineStr">
         <is>
-          <t>5310136400</t>
+          <t>5310137000</t>
         </is>
       </c>
       <c r="I29" s="4" t="inlineStr">
         <is>
           <t>Полтавська область</t>
         </is>
       </c>
       <c r="J29" s="4" t="inlineStr">
         <is>
           <t>Полтава, Полтавська область</t>
         </is>
       </c>
       <c r="K29" s="4" t="inlineStr">
         <is>
-          <t>вулиця Кучеренка, 1/16</t>
+          <t>вулиця Алмазна, 1</t>
         </is>
       </c>
       <c r="L29" s="6" t="inlineStr">
         <is>
-          <t>UA53080370010183642</t>
+          <t>UA53080370010339303</t>
         </is>
       </c>
       <c r="M29" s="4" t="inlineStr">
         <is>
           <t>Полтавська обл., м. Полтава</t>
         </is>
       </c>
       <c r="N29" s="7"/>
       <c r="O29" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Полтавської міської ради</t>
         </is>
       </c>
       <c r="P29" s="4" t="inlineStr">
         <is>
-          <t>(0532)568977</t>
+          <t>(0532)63-33-39</t>
         </is>
       </c>
       <c r="Q29" s="4"/>
       <c r="R29" s="4" t="inlineStr">
         <is>
-          <t>sch13poltava@gmail.com</t>
+          <t>school29poltava@ukr.net</t>
         </is>
       </c>
       <c r="S29" s="4" t="inlineStr">
         <is>
-          <t>http://sch13.pl.ua</t>
+          <t>https://sites.google.com/site/poltavaschool29/</t>
         </is>
       </c>
       <c r="T29" s="4" t="inlineStr">
         <is>
-          <t>Директор Приходько Павло Миколайович</t>
+          <t>Директор Вахненко Андрій Вікторович</t>
         </is>
       </c>
       <c r="U29" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V29" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W29" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X29" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y29" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №14 «Здоров’я» Полтавської міської ради</t>
+          <t>Ліцей № 38 імені Івана Павловського Полтавської міської ради</t>
         </is>
       </c>
       <c r="B30" s="5" t="n">
-        <v>141208</v>
+        <v>141186</v>
       </c>
       <c r="C30" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №14 «Здоров’я»</t>
+          <t>Ліцей № 38 ім. І. Павловського</t>
         </is>
       </c>
       <c r="E30" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F30" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G30" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H30" s="6" t="inlineStr">
         <is>
-          <t>5310137000</t>
+          <t>5310136400</t>
         </is>
       </c>
       <c r="I30" s="4" t="inlineStr">
         <is>
           <t>Полтавська область</t>
         </is>
       </c>
       <c r="J30" s="4" t="inlineStr">
         <is>
           <t>Полтава, Полтавська область</t>
         </is>
       </c>
       <c r="K30" s="4" t="inlineStr">
         <is>
-          <t>вулиця Пилипа Орлика, 30</t>
+          <t>вулиця Юліана Матвійчука, 74</t>
         </is>
       </c>
       <c r="L30" s="6" t="inlineStr">
         <is>
-          <t>UA53080370010339303</t>
+          <t>UA53080370010183642</t>
         </is>
       </c>
       <c r="M30" s="4" t="inlineStr">
         <is>
           <t>Полтавська обл., м. Полтава</t>
         </is>
       </c>
       <c r="N30" s="7"/>
       <c r="O30" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Полтавської міської ради</t>
         </is>
       </c>
       <c r="P30" s="4" t="inlineStr">
         <is>
-          <t>(0532)609384</t>
+          <t>(0532)56-22-71</t>
         </is>
       </c>
       <c r="Q30" s="4"/>
       <c r="R30" s="4" t="inlineStr">
         <is>
-          <t>lyceum14.zdorovia@gmail.com</t>
+          <t>poltava.school38@gmail.com</t>
         </is>
       </c>
       <c r="S30" s="4" t="inlineStr">
         <is>
-          <t>https://14gymnasium.wixsite.com/my-site</t>
+          <t>https://www.poltavaschool38.pp.ua/</t>
         </is>
       </c>
       <c r="T30" s="4" t="inlineStr">
         <is>
-          <t>Директор Пилипенко Наталія Миколаївна</t>
+          <t>Директор Веркалець Тетяна Ярославівна</t>
         </is>
       </c>
       <c r="U30" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V30" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W30" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X30" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y30" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №17 «Інтелект» Полтавської міської ради</t>
+          <t>ЛІЦЕЙ № 47 «АЛЬТЕРНАТИВА» ПОЛТАВСЬКОЇ МІСЬКОЇ РАДИ</t>
         </is>
       </c>
       <c r="B31" s="5" t="n">
-        <v>141189</v>
+        <v>141191</v>
       </c>
       <c r="C31" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D31" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №17 «Інтелект»</t>
+          <t>ЛІЦЕЙ № 47 «АЛЬТЕРНАТИВА»</t>
         </is>
       </c>
       <c r="E31" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F31" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G31" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H31" s="6" t="inlineStr">
         <is>
           <t>5310136700</t>
         </is>
       </c>
       <c r="I31" s="4" t="inlineStr">
         <is>
           <t>Полтавська область</t>
         </is>
       </c>
       <c r="J31" s="4" t="inlineStr">
         <is>
           <t>Полтава, Полтавська область</t>
         </is>
       </c>
       <c r="K31" s="4" t="inlineStr">
         <is>
-          <t>бульвар Богдана Хмельницького, 15</t>
+          <t>вулиця Охтирський шлях, 14</t>
         </is>
       </c>
       <c r="L31" s="6" t="inlineStr">
         <is>
           <t>UA53080370010266780</t>
         </is>
       </c>
       <c r="M31" s="4" t="inlineStr">
         <is>
           <t>Полтавська обл., м. Полтава</t>
         </is>
       </c>
       <c r="N31" s="7"/>
       <c r="O31" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Полтавської міської ради</t>
         </is>
       </c>
       <c r="P31" s="4" t="inlineStr">
         <is>
-          <t>(0532)689602</t>
+          <t>(0532)513011</t>
         </is>
       </c>
       <c r="Q31" s="4"/>
       <c r="R31" s="4" t="inlineStr">
         <is>
-          <t>lyceum17.intelekt@gmail.com</t>
+          <t>vzsh1poltava@gmail.com</t>
         </is>
       </c>
       <c r="S31" s="4" t="inlineStr">
         <is>
-          <t>https://www.plgymnasium17.com/</t>
+          <t>https://lyceum47alternative.site.pro/</t>
         </is>
       </c>
       <c r="T31" s="4" t="inlineStr">
         <is>
-          <t>Директор Голтвяниця Олена Олексіївна</t>
+          <t>Директор Сиволап Юрій Григорович</t>
         </is>
       </c>
       <c r="U31" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V31" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W31" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X31" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y31" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="4" t="inlineStr">
         <is>
-          <t>ЛІЦЕЙ №21 «НАДВОРСКЛЯНСЬКИЙ» ПОЛТАВСЬКОЇ МІСЬКОЇ РАДИ</t>
+          <t>Ліцей №13 «Успіх» Полтавської міської ради</t>
         </is>
       </c>
       <c r="B32" s="5" t="n">
-        <v>141193</v>
+        <v>141180</v>
       </c>
       <c r="C32" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №21 "НАДВОРСКЛЯНСЬКИЙ"</t>
+          <t>Ліцей №13 «Успіх»</t>
         </is>
       </c>
       <c r="E32" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F32" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G32" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H32" s="6" t="inlineStr">
         <is>
-          <t>5310136700</t>
+          <t>5310136400</t>
         </is>
       </c>
       <c r="I32" s="4" t="inlineStr">
         <is>
           <t>Полтавська область</t>
         </is>
       </c>
       <c r="J32" s="4" t="inlineStr">
         <is>
           <t>Полтава, Полтавська область</t>
         </is>
       </c>
       <c r="K32" s="4" t="inlineStr">
         <is>
-          <t>вулиця Охтирський шлях, 19-Б</t>
+          <t>вулиця Кучеренка, 1/16</t>
         </is>
       </c>
       <c r="L32" s="6" t="inlineStr">
         <is>
-          <t>UA53080370010266780</t>
+          <t>UA53080370010183642</t>
         </is>
       </c>
       <c r="M32" s="4" t="inlineStr">
         <is>
           <t>Полтавська обл., м. Полтава</t>
         </is>
       </c>
       <c r="N32" s="7"/>
       <c r="O32" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Полтавської міської ради</t>
         </is>
       </c>
       <c r="P32" s="4" t="inlineStr">
         <is>
-          <t>(0532)674333</t>
+          <t>(0532)568977</t>
         </is>
       </c>
       <c r="Q32" s="4"/>
       <c r="R32" s="4" t="inlineStr">
         <is>
-          <t>lyceum21plt@gmail.com</t>
+          <t>sch13poltava@gmail.com</t>
         </is>
       </c>
       <c r="S32" s="4" t="inlineStr">
         <is>
-          <t>http://gimnaziya21.pl.ua/</t>
+          <t>http://sch13.pl.ua</t>
         </is>
       </c>
       <c r="T32" s="4" t="inlineStr">
         <is>
-          <t>Директор Тараненко Наталія Ігорівна</t>
+          <t>Директор Приходько Павло Миколайович</t>
         </is>
       </c>
       <c r="U32" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V32" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W32" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X32" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y32" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №31 Полтавської міської ради</t>
+          <t>Ліцей №14 «Здоров’я» Полтавської міської ради</t>
         </is>
       </c>
       <c r="B33" s="5" t="n">
-        <v>143111</v>
+        <v>141208</v>
       </c>
       <c r="C33" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D33" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №31</t>
+          <t>Ліцей №14 «Здоров’я»</t>
         </is>
       </c>
       <c r="E33" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F33" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G33" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H33" s="6" t="inlineStr">
         <is>
           <t>5310137000</t>
         </is>
       </c>
       <c r="I33" s="4" t="inlineStr">
         <is>
           <t>Полтавська область</t>
         </is>
       </c>
       <c r="J33" s="4" t="inlineStr">
         <is>
           <t>Полтава, Полтавська область</t>
         </is>
       </c>
       <c r="K33" s="4" t="inlineStr">
         <is>
-          <t>вулиця Героїв України, 5</t>
+          <t>вулиця Пилипа Орлика, 30</t>
         </is>
       </c>
       <c r="L33" s="6" t="inlineStr">
         <is>
           <t>UA53080370010339303</t>
         </is>
       </c>
       <c r="M33" s="4" t="inlineStr">
         <is>
           <t>Полтавська обл., м. Полтава</t>
         </is>
       </c>
       <c r="N33" s="7"/>
       <c r="O33" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Полтавської міської ради</t>
         </is>
       </c>
       <c r="P33" s="4" t="inlineStr">
         <is>
-          <t>(0532)681062</t>
+          <t>(0532)609384</t>
         </is>
       </c>
       <c r="Q33" s="4"/>
       <c r="R33" s="4" t="inlineStr">
         <is>
-          <t>poltava.shkola31@gmail.com</t>
+          <t>lyceum14.zdorovia@gmail.com</t>
         </is>
       </c>
       <c r="S33" s="4" t="inlineStr">
         <is>
-          <t>https://sites.google.com/liceum31-pl.ukr.education/index</t>
+          <t>https://14gymnasium.wixsite.com/my-site</t>
         </is>
       </c>
       <c r="T33" s="4" t="inlineStr">
         <is>
-          <t>Директор Положишник Наталія Іванівна</t>
+          <t>Директор Пилипенко Наталія Миколаївна</t>
         </is>
       </c>
       <c r="U33" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V33" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W33" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X33" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y33" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №32 «Європейський» Полтавської міської ради</t>
+          <t>Ліцей №17 «Інтелект» Полтавської міської ради</t>
         </is>
       </c>
       <c r="B34" s="5" t="n">
-        <v>141236</v>
+        <v>141189</v>
       </c>
       <c r="C34" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D34" s="4" t="inlineStr">
         <is>
-          <t>Ліцей № 32 «Європейський»</t>
+          <t>Ліцей №17 «Інтелект»</t>
         </is>
       </c>
       <c r="E34" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F34" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G34" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H34" s="6" t="inlineStr">
         <is>
-          <t>5310136400</t>
+          <t>5310136700</t>
         </is>
       </c>
       <c r="I34" s="4" t="inlineStr">
         <is>
           <t>Полтавська область</t>
         </is>
       </c>
       <c r="J34" s="4" t="inlineStr">
         <is>
           <t>Полтава, Полтавська область</t>
         </is>
       </c>
       <c r="K34" s="4" t="inlineStr">
         <is>
-          <t>вулиця Кузьми Скрябіна, 8/9</t>
+          <t>бульвар Богдана Хмельницького, 15</t>
         </is>
       </c>
       <c r="L34" s="6" t="inlineStr">
         <is>
-          <t>UA53080370010183642</t>
+          <t>UA53080370010266780</t>
         </is>
       </c>
       <c r="M34" s="4" t="inlineStr">
         <is>
           <t>Полтавська обл., м. Полтава</t>
         </is>
       </c>
       <c r="N34" s="7"/>
       <c r="O34" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Полтавської міської ради</t>
         </is>
       </c>
       <c r="P34" s="4" t="inlineStr">
         <is>
-          <t>(0532)66-54-11</t>
+          <t>(0532)689602</t>
         </is>
       </c>
       <c r="Q34" s="4"/>
       <c r="R34" s="4" t="inlineStr">
         <is>
-          <t>poltavagimnasia32@ukr.net</t>
+          <t>lyceum17.intelekt@gmail.com</t>
         </is>
       </c>
       <c r="S34" s="4" t="inlineStr">
         <is>
-          <t>https://liceum32.webnode.com.ua/</t>
+          <t>https://www.plgymnasium17.com/</t>
         </is>
       </c>
       <c r="T34" s="4" t="inlineStr">
         <is>
-          <t>Директор Зарубенко Олександр Леонідович</t>
+          <t>Директор Голтвяниця Олена Олексіївна</t>
         </is>
       </c>
       <c r="U34" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V34" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W34" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X34" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y34" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №33 Полтавської міської ради</t>
+          <t>ЛІЦЕЙ №21 «НАДВОРСКЛЯНСЬКИЙ» ПОЛТАВСЬКОЇ МІСЬКОЇ РАДИ</t>
         </is>
       </c>
       <c r="B35" s="5" t="n">
-        <v>141201</v>
+        <v>141193</v>
       </c>
       <c r="C35" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D35" s="4" t="inlineStr">
         <is>
-          <t>Ліцей № 33</t>
+          <t>Ліцей №21 "НАДВОРСКЛЯНСЬКИЙ"</t>
         </is>
       </c>
       <c r="E35" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F35" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G35" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H35" s="6" t="inlineStr">
         <is>
-          <t>5310137000</t>
+          <t>5310136700</t>
         </is>
       </c>
       <c r="I35" s="4" t="inlineStr">
         <is>
           <t>Полтавська область</t>
         </is>
       </c>
       <c r="J35" s="4" t="inlineStr">
         <is>
           <t>Полтава, Полтавська область</t>
         </is>
       </c>
       <c r="K35" s="4" t="inlineStr">
         <is>
-          <t>вулиця Героїв України, 20</t>
+          <t>вулиця Охтирський шлях, 19-Б</t>
         </is>
       </c>
       <c r="L35" s="6" t="inlineStr">
         <is>
-          <t>UA53080370010339303</t>
+          <t>UA53080370010266780</t>
         </is>
       </c>
       <c r="M35" s="4" t="inlineStr">
         <is>
           <t>Полтавська обл., м. Полтава</t>
         </is>
       </c>
       <c r="N35" s="7"/>
       <c r="O35" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Полтавської міської ради</t>
         </is>
       </c>
       <c r="P35" s="4" t="inlineStr">
         <is>
-          <t>(0532)666222</t>
+          <t>(0532)674333</t>
         </is>
       </c>
       <c r="Q35" s="4"/>
       <c r="R35" s="4" t="inlineStr">
         <is>
-          <t>gymnazium33@meta.ua</t>
+          <t>lyceum21plt@gmail.com</t>
         </is>
       </c>
       <c r="S35" s="4" t="inlineStr">
         <is>
-          <t>https://lyceum33.com/</t>
+          <t>http://gimnaziya21.pl.ua/</t>
         </is>
       </c>
       <c r="T35" s="4" t="inlineStr">
         <is>
-          <t>Директор Кікоть Наталія Віталіївна</t>
+          <t>Директор Тараненко Наталія Ігорівна</t>
         </is>
       </c>
       <c r="U35" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V35" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W35" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X35" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y35" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №6 «Лідер» Полтавської міської ради</t>
+          <t>Ліцей №31 Полтавської міської ради</t>
         </is>
       </c>
       <c r="B36" s="5" t="n">
-        <v>141199</v>
+        <v>143111</v>
       </c>
       <c r="C36" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D36" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №6</t>
+          <t>Ліцей №31</t>
         </is>
       </c>
       <c r="E36" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F36" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G36" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H36" s="6" t="inlineStr">
         <is>
           <t>5310137000</t>
         </is>
       </c>
       <c r="I36" s="4" t="inlineStr">
         <is>
           <t>Полтавська область</t>
         </is>
       </c>
       <c r="J36" s="4" t="inlineStr">
         <is>
           <t>Полтава, Полтавська область</t>
         </is>
       </c>
       <c r="K36" s="4" t="inlineStr">
         <is>
-          <t>вулиця В.Чорновола, 3</t>
+          <t>вулиця Героїв України, 5</t>
         </is>
       </c>
       <c r="L36" s="6" t="inlineStr">
         <is>
           <t>UA53080370010339303</t>
         </is>
       </c>
       <c r="M36" s="4" t="inlineStr">
         <is>
           <t>Полтавська обл., м. Полтава</t>
         </is>
       </c>
       <c r="N36" s="7"/>
       <c r="O36" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Полтавської міської ради</t>
         </is>
       </c>
       <c r="P36" s="4" t="inlineStr">
         <is>
-          <t>(0532)562511</t>
+          <t>(0532)681062</t>
         </is>
       </c>
       <c r="Q36" s="4"/>
       <c r="R36" s="4" t="inlineStr">
         <is>
-          <t>litsei6@ukr.net</t>
+          <t>poltava.shkola31@gmail.com</t>
         </is>
       </c>
       <c r="S36" s="4" t="inlineStr">
         <is>
-          <t>https://litsei6.com/</t>
+          <t>https://sites.google.com/liceum31-pl.ukr.education/index</t>
         </is>
       </c>
       <c r="T36" s="4" t="inlineStr">
         <is>
-          <t>Директор Дяченко Світлана Володимирівна</t>
+          <t>Директор Положишник Наталія Іванівна</t>
         </is>
       </c>
       <c r="U36" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V36" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W36" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X36" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y36" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="4" t="inlineStr">
         <is>
-          <t>Науковий ліцей №3 Полтавської міської ради</t>
+          <t>Ліцей №32 «Європейський» Полтавської міської ради</t>
         </is>
       </c>
       <c r="B37" s="5" t="n">
-        <v>141207</v>
+        <v>141236</v>
       </c>
       <c r="C37" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D37" s="4" t="inlineStr">
         <is>
-          <t>Науковий ліцей № 3</t>
+          <t>Ліцей № 32 «Європейський»</t>
         </is>
       </c>
       <c r="E37" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F37" s="4" t="inlineStr">
         <is>
-          <t>науковий ліцей</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G37" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H37" s="6" t="inlineStr">
         <is>
-          <t>5310137000</t>
+          <t>5310136400</t>
         </is>
       </c>
       <c r="I37" s="4" t="inlineStr">
         <is>
           <t>Полтавська область</t>
         </is>
       </c>
       <c r="J37" s="4" t="inlineStr">
         <is>
           <t>Полтава, Полтавська область</t>
         </is>
       </c>
       <c r="K37" s="4" t="inlineStr">
         <is>
-          <t>вулиця В'ячеслава Чорновола, 4</t>
+          <t>вулиця Кузьми Скрябіна, 8/9</t>
         </is>
       </c>
       <c r="L37" s="6" t="inlineStr">
         <is>
-          <t>UA53080370010339303</t>
+          <t>UA53080370010183642</t>
         </is>
       </c>
       <c r="M37" s="4" t="inlineStr">
         <is>
           <t>Полтавська обл., м. Полтава</t>
         </is>
       </c>
       <c r="N37" s="7"/>
       <c r="O37" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Полтавської міської ради</t>
         </is>
       </c>
       <c r="P37" s="4" t="inlineStr">
         <is>
-          <t>(0532)608105</t>
+          <t>(0532)66-54-11</t>
         </is>
       </c>
       <c r="Q37" s="4"/>
       <c r="R37" s="4" t="inlineStr">
         <is>
-          <t>scientific_lyceum3@ukr.net</t>
+          <t>poltavagimnasia32@ukr.net</t>
         </is>
       </c>
       <c r="S37" s="4" t="inlineStr">
         <is>
-          <t>https://scientific-lyceum3.com.ua/</t>
+          <t>https://liceum32.webnode.com.ua/</t>
         </is>
       </c>
       <c r="T37" s="4" t="inlineStr">
         <is>
-          <t>Директор Гринь Ірина Миколаївна</t>
+          <t>Директор Гуйван Ольга Миколаївна</t>
         </is>
       </c>
       <c r="U37" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V37" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W37" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X37" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y37" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="4" t="inlineStr">
         <is>
-          <t>Полтавська загальноосвітня школа І-ІІІ ступенів №37 Полтавської міської ради Полтавської області</t>
+          <t>Ліцей №33 Полтавської міської ради</t>
         </is>
       </c>
       <c r="B38" s="5" t="n">
-        <v>141196</v>
+        <v>141201</v>
       </c>
       <c r="C38" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D38" s="4" t="inlineStr">
         <is>
-          <t>Полтавська ЗОШ І-ІІІ ступенів № 37</t>
+          <t>Ліцей № 33</t>
         </is>
       </c>
       <c r="E38" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F38" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G38" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H38" s="6" t="inlineStr">
         <is>
-          <t>5310136700</t>
+          <t>5310137000</t>
         </is>
       </c>
       <c r="I38" s="4" t="inlineStr">
         <is>
           <t>Полтавська область</t>
         </is>
       </c>
       <c r="J38" s="4" t="inlineStr">
         <is>
           <t>Полтава, Полтавська область</t>
         </is>
       </c>
       <c r="K38" s="4" t="inlineStr">
         <is>
-          <t>бульвар Богдана Хмельницького, 20</t>
+          <t>вулиця Героїв України, 20</t>
         </is>
       </c>
       <c r="L38" s="6" t="inlineStr">
         <is>
-          <t>UA53080370010266780</t>
+          <t>UA53080370010339303</t>
         </is>
       </c>
       <c r="M38" s="4" t="inlineStr">
         <is>
           <t>Полтавська обл., м. Полтава</t>
         </is>
       </c>
       <c r="N38" s="7"/>
       <c r="O38" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Полтавської міської ради</t>
         </is>
       </c>
       <c r="P38" s="4" t="inlineStr">
         <is>
-          <t>(0532)68-95-96</t>
+          <t>(0532)666222</t>
         </is>
       </c>
       <c r="Q38" s="4"/>
       <c r="R38" s="4" t="inlineStr">
         <is>
-          <t>poltava.school37@gmail.com</t>
+          <t>gymnazium33@meta.ua</t>
         </is>
       </c>
       <c r="S38" s="4" t="inlineStr">
         <is>
-          <t>https://sites.google.com/view/school37poltava/</t>
+          <t>https://lyceum33.com/</t>
         </is>
       </c>
       <c r="T38" s="4" t="inlineStr">
         <is>
-          <t>Директор Пасюра Ірина Іллівна</t>
+          <t>Директор Кікоть Наталія Віталіївна</t>
         </is>
       </c>
       <c r="U38" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V38" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W38" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X38" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y38" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="4" t="inlineStr">
         <is>
-          <t>Полтавська загальноосвітня школа І-ІІІ ступенів №4 Полтавської міської ради Полтавської області</t>
+          <t>Ліцей №6 «Лідер» Полтавської міської ради</t>
         </is>
       </c>
       <c r="B39" s="5" t="n">
-        <v>141235</v>
+        <v>141199</v>
       </c>
       <c r="C39" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D39" s="4" t="inlineStr">
         <is>
-          <t>ЗОШ №4</t>
+          <t>Ліцей №6</t>
         </is>
       </c>
       <c r="E39" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F39" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G39" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H39" s="6" t="inlineStr">
         <is>
           <t>5310137000</t>
         </is>
       </c>
       <c r="I39" s="4" t="inlineStr">
         <is>
           <t>Полтавська область</t>
         </is>
       </c>
       <c r="J39" s="4" t="inlineStr">
         <is>
           <t>Полтава, Полтавська область</t>
         </is>
       </c>
       <c r="K39" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шевченка, 19</t>
+          <t>вулиця В.Чорновола, 3</t>
         </is>
       </c>
       <c r="L39" s="6" t="inlineStr">
         <is>
           <t>UA53080370010339303</t>
         </is>
       </c>
       <c r="M39" s="4" t="inlineStr">
         <is>
           <t>Полтавська обл., м. Полтава</t>
         </is>
       </c>
       <c r="N39" s="7"/>
       <c r="O39" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Полтавської міської ради</t>
         </is>
       </c>
       <c r="P39" s="4" t="inlineStr">
         <is>
-          <t>(0532)607676</t>
+          <t>(0532)562511</t>
         </is>
       </c>
       <c r="Q39" s="4"/>
       <c r="R39" s="4" t="inlineStr">
         <is>
-          <t>school4.pl@gmail.com</t>
+          <t>litsei6@ukr.net</t>
         </is>
       </c>
       <c r="S39" s="4" t="inlineStr">
         <is>
-          <t>https://school4.poltava.ua/</t>
+          <t>https://litsei6.com/</t>
         </is>
       </c>
       <c r="T39" s="4" t="inlineStr">
         <is>
-          <t>Директор Полтавець Ірина Миколаївна</t>
+          <t>Директор Дяченко Світлана Володимирівна</t>
         </is>
       </c>
       <c r="U39" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V39" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W39" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X39" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y39" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="4" t="inlineStr">
         <is>
-          <t>Полтавська загальноосвітня школа І-ІІІ ступенів №9 Полтавської міської ради Полтавської області</t>
+          <t>Науковий ліцей №3 Полтавської міської ради</t>
         </is>
       </c>
       <c r="B40" s="5" t="n">
-        <v>141178</v>
+        <v>141207</v>
       </c>
       <c r="C40" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D40" s="4" t="inlineStr">
         <is>
-          <t>ПЗШ №9</t>
+          <t>Науковий ліцей № 3</t>
         </is>
       </c>
       <c r="E40" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F40" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>науковий ліцей</t>
         </is>
       </c>
       <c r="G40" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H40" s="6" t="inlineStr">
         <is>
-          <t>5310136400</t>
+          <t>5310137000</t>
         </is>
       </c>
       <c r="I40" s="4" t="inlineStr">
         <is>
           <t>Полтавська область</t>
         </is>
       </c>
       <c r="J40" s="4" t="inlineStr">
         <is>
           <t>Полтава, Полтавська область</t>
         </is>
       </c>
       <c r="K40" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шведська, 3</t>
+          <t>вулиця В'ячеслава Чорновола, 4</t>
         </is>
       </c>
       <c r="L40" s="6" t="inlineStr">
         <is>
-          <t>UA53080370010183642</t>
+          <t>UA53080370010339303</t>
         </is>
       </c>
       <c r="M40" s="4" t="inlineStr">
         <is>
           <t>Полтавська обл., м. Полтава</t>
         </is>
       </c>
       <c r="N40" s="7"/>
       <c r="O40" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Полтавської міської ради</t>
         </is>
       </c>
       <c r="P40" s="4" t="inlineStr">
         <is>
-          <t>(0532)561757</t>
+          <t>(0532)608105</t>
         </is>
       </c>
       <c r="Q40" s="4"/>
       <c r="R40" s="4" t="inlineStr">
         <is>
-          <t>sc9poltava@ukr.net</t>
+          <t>scientific_lyceum3@ukr.net</t>
         </is>
       </c>
       <c r="S40" s="4" t="inlineStr">
         <is>
-          <t>https://surl.li/qxjxhk</t>
+          <t>https://scientific-lyceum3.com.ua/</t>
         </is>
       </c>
       <c r="T40" s="4" t="inlineStr">
         <is>
-          <t>Директор Годня Вікторія Іванівна</t>
+          <t>Директор Гринь Ірина Миколаївна</t>
         </is>
       </c>
       <c r="U40" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V40" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W40" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X40" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y40" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="4" t="inlineStr">
         <is>
-          <t>Полтавська спеціальна школа №40 Полтавської міської ради</t>
+          <t>Полтавська загальноосвітня школа І-ІІІ ступенів №37 Полтавської міської ради Полтавської області</t>
         </is>
       </c>
       <c r="B41" s="5" t="n">
-        <v>141190</v>
+        <v>141196</v>
       </c>
       <c r="C41" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D41" s="4" t="inlineStr">
         <is>
-          <t>ПСШ №40</t>
+          <t>Полтавська ЗОШ І-ІІІ ступенів № 37</t>
         </is>
       </c>
       <c r="E41" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F41" s="4" t="inlineStr">
         <is>
-          <t>спеціальна школа</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G41" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H41" s="6" t="inlineStr">
         <is>
-          <t>5310136400</t>
+          <t>5310136700</t>
         </is>
       </c>
       <c r="I41" s="4" t="inlineStr">
         <is>
           <t>Полтавська область</t>
         </is>
       </c>
       <c r="J41" s="4" t="inlineStr">
         <is>
           <t>Полтава, Полтавська область</t>
         </is>
       </c>
       <c r="K41" s="4" t="inlineStr">
         <is>
-          <t>провулок Космічний, 7А</t>
+          <t>бульвар Богдана Хмельницького, 20</t>
         </is>
       </c>
       <c r="L41" s="6" t="inlineStr">
         <is>
-          <t>UA53080370010183642</t>
+          <t>UA53080370010266780</t>
         </is>
       </c>
       <c r="M41" s="4" t="inlineStr">
         <is>
           <t>Полтавська обл., м. Полтава</t>
         </is>
       </c>
       <c r="N41" s="7"/>
       <c r="O41" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Полтавської міської ради</t>
         </is>
       </c>
       <c r="P41" s="4" t="inlineStr">
         <is>
-          <t>(0532)66-44-46</t>
+          <t>(0532)68-95-96</t>
         </is>
       </c>
       <c r="Q41" s="4"/>
       <c r="R41" s="4" t="inlineStr">
         <is>
-          <t>slabozory40@gmail.com</t>
+          <t>poltava.school37@gmail.com</t>
         </is>
       </c>
       <c r="S41" s="4" t="inlineStr">
         <is>
-          <t>http://pss40.pp.ua/</t>
+          <t>https://sites.google.com/view/school37poltava/</t>
         </is>
       </c>
       <c r="T41" s="4" t="inlineStr">
         <is>
-          <t>Директор Чернявський Андрій Анатолійович</t>
+          <t>Директор Пасюра Ірина Іллівна</t>
         </is>
       </c>
       <c r="U41" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V41" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W41" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X41" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y41" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="4" t="inlineStr">
         <is>
-          <t>Полтавська спеціальна школа Полтавської обласної ради</t>
+          <t>Полтавська спеціальна школа №40 Полтавської міської ради</t>
         </is>
       </c>
       <c r="B42" s="5" t="n">
-        <v>143778</v>
+        <v>141190</v>
       </c>
       <c r="C42" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D42" s="4" t="inlineStr">
         <is>
-          <t>Полтавська спеціальна</t>
+          <t>ПСШ №40</t>
         </is>
       </c>
       <c r="E42" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F42" s="4" t="inlineStr">
         <is>
           <t>спеціальна школа</t>
         </is>
       </c>
       <c r="G42" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H42" s="6" t="inlineStr">
         <is>
-          <t>5310137000</t>
+          <t>5310136400</t>
         </is>
       </c>
       <c r="I42" s="4" t="inlineStr">
         <is>
           <t>Полтавська область</t>
         </is>
       </c>
       <c r="J42" s="4" t="inlineStr">
         <is>
           <t>Полтава, Полтавська область</t>
         </is>
       </c>
       <c r="K42" s="4" t="inlineStr">
         <is>
-          <t>вулиця Станіславського, 6</t>
+          <t>провулок Космічний, 7А</t>
         </is>
       </c>
       <c r="L42" s="6" t="inlineStr">
         <is>
-          <t>UA53080370010339303</t>
+          <t>UA53080370010183642</t>
         </is>
       </c>
       <c r="M42" s="4" t="inlineStr">
         <is>
           <t>Полтавська обл., м. Полтава</t>
         </is>
       </c>
       <c r="N42" s="7"/>
       <c r="O42" s="4" t="inlineStr">
         <is>
-          <t>Департамент освіти і науки Полтавської обласної державної адміністрації</t>
+          <t>Департамент освіти Полтавської міської ради</t>
         </is>
       </c>
       <c r="P42" s="4" t="inlineStr">
         <is>
-          <t>(0532)589385, (0532)596584</t>
+          <t>(0532)66-44-46</t>
         </is>
       </c>
       <c r="Q42" s="4"/>
       <c r="R42" s="4" t="inlineStr">
         <is>
-          <t>spec_internatgl@ukr.net</t>
+          <t>slabozory40@gmail.com</t>
         </is>
       </c>
       <c r="S42" s="4" t="inlineStr">
         <is>
-          <t>http://www.poltava-sp-scoo.ucoz.ua</t>
+          <t>http://pss40.pp.ua/</t>
         </is>
       </c>
       <c r="T42" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Яковенко Олена Миколаївна</t>
+          <t>Директор Чернявський Андрій Анатолійович</t>
         </is>
       </c>
       <c r="U42" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V42" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W42" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X42" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y42" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="4" t="inlineStr">
         <is>
-          <t>Полтавський ліцей з посиленою військово-фізичною підготовкою імені Віталія Грицаєнка Полтавської обласної ради</t>
+          <t>Полтавська спеціальна школа Полтавської обласної ради</t>
         </is>
       </c>
       <c r="B43" s="5" t="n">
-        <v>176845</v>
+        <v>143778</v>
       </c>
       <c r="C43" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D43" s="4" t="inlineStr">
         <is>
-          <t>Полтавський ліцей з посиленою військово-фізичної підготовкою імені Віталія Грицаєнка</t>
+          <t>Полтавська спеціальна</t>
         </is>
       </c>
       <c r="E43" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F43" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>спеціальна школа</t>
         </is>
       </c>
       <c r="G43" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H43" s="6" t="inlineStr">
         <is>
-          <t>5310100000</t>
+          <t>5310137000</t>
         </is>
       </c>
       <c r="I43" s="4" t="inlineStr">
         <is>
           <t>Полтавська область</t>
         </is>
       </c>
       <c r="J43" s="4" t="inlineStr">
         <is>
           <t>Полтава, Полтавська область</t>
         </is>
       </c>
       <c r="K43" s="4" t="inlineStr">
         <is>
-          <t>проспект Грицаєнка Віталія, 28</t>
+          <t>вулиця Станіславського, 6</t>
         </is>
       </c>
       <c r="L43" s="6" t="inlineStr">
         <is>
-          <t>UA53080370010073240</t>
+          <t>UA53080370010339303</t>
         </is>
       </c>
       <c r="M43" s="4" t="inlineStr">
         <is>
           <t>Полтавська обл., м. Полтава</t>
         </is>
       </c>
       <c r="N43" s="7"/>
       <c r="O43" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Полтавської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P43" s="4" t="inlineStr">
         <is>
-          <t>(0532)608728</t>
+          <t>(0532)589385, (0532)596584</t>
         </is>
       </c>
       <c r="Q43" s="4"/>
       <c r="R43" s="4" t="inlineStr">
         <is>
-          <t>plpvfp@ukr.net</t>
+          <t>spec_internatgl@ukr.net</t>
         </is>
       </c>
       <c r="S43" s="4" t="inlineStr">
         <is>
-          <t>http://lyceum-pvfp.pl.sch.in.ua/</t>
+          <t>http://www.poltava-sp-scoo.ucoz.ua</t>
         </is>
       </c>
       <c r="T43" s="4" t="inlineStr">
         <is>
-          <t>В.о. начальника Баленко Олександр Григорович</t>
+          <t>В.о. директора Яковенко Олена Миколаївна</t>
         </is>
       </c>
       <c r="U43" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V43" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W43" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X43" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y43" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="4" t="inlineStr">
         <is>
-          <t>Полтавський навчально-виховний комплекс (ЗНЗ - ДНЗ) №16 Полтавської міської ради Полтавської області</t>
+          <t>Полтавський ліцей з посиленою військово-фізичною підготовкою імені Віталія Грицаєнка Полтавської обласної ради</t>
         </is>
       </c>
       <c r="B44" s="5" t="n">
-        <v>141213</v>
+        <v>176845</v>
       </c>
       <c r="C44" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D44" s="4" t="inlineStr">
         <is>
-          <t>НВК №16</t>
+          <t>Полтавський ліцей з посиленою військово-фізичної підготовкою імені Віталія Грицаєнка</t>
         </is>
       </c>
       <c r="E44" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F44" s="4" t="inlineStr">
         <is>
-          <t>навчально-виховний комплекс (об'єднання)</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G44" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H44" s="6" t="inlineStr">
         <is>
-          <t>5310137000</t>
+          <t>5310100000</t>
         </is>
       </c>
       <c r="I44" s="4" t="inlineStr">
         <is>
           <t>Полтавська область</t>
         </is>
       </c>
       <c r="J44" s="4" t="inlineStr">
         <is>
           <t>Полтава, Полтавська область</t>
         </is>
       </c>
       <c r="K44" s="4" t="inlineStr">
         <is>
-          <t>бульвар Щепотьєва, 16</t>
+          <t>проспект Грицаєнка Віталія, 28</t>
         </is>
       </c>
       <c r="L44" s="6" t="inlineStr">
         <is>
-          <t>UA53080370010339303</t>
+          <t>UA53080370010073240</t>
         </is>
       </c>
       <c r="M44" s="4" t="inlineStr">
         <is>
           <t>Полтавська обл., м. Полтава</t>
         </is>
       </c>
       <c r="N44" s="7"/>
       <c r="O44" s="4" t="inlineStr">
         <is>
-          <t>Департамент освіти Полтавської міської ради</t>
+          <t>Департамент освіти і науки Полтавської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P44" s="4" t="inlineStr">
         <is>
-          <t>(0532)583613</t>
+          <t>(0532)608728</t>
         </is>
       </c>
       <c r="Q44" s="4"/>
       <c r="R44" s="4" t="inlineStr">
         <is>
-          <t>poltavanvk16@ukr.net</t>
+          <t>plpvfp@ukr.net</t>
         </is>
       </c>
       <c r="S44" s="4" t="inlineStr">
         <is>
-          <t>http://school16.poltava.ua</t>
+          <t>http://lyceum-pvfp.pl.sch.in.ua/</t>
         </is>
       </c>
       <c r="T44" s="4" t="inlineStr">
         <is>
-          <t>Директор Фіалкіна Вікторія Олександрівна</t>
+          <t>В.о. начальника Баленко Олександр Григорович</t>
         </is>
       </c>
       <c r="U44" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V44" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W44" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X44" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y44" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="45">