--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -492,72 +492,72 @@
         </is>
       </c>
       <c r="J3" s="4" t="inlineStr">
         <is>
           <t>смт Авангард, Овідіопольський район, Одеська область</t>
         </is>
       </c>
       <c r="K3" s="4" t="inlineStr">
         <is>
           <t>вулиця Спрейса Василя, 1, прим.39К-6</t>
         </is>
       </c>
       <c r="L3" s="6" t="inlineStr">
         <is>
           <t>UA51100010010083015</t>
         </is>
       </c>
       <c r="M3" s="4" t="inlineStr">
         <is>
           <t>Одеська обл., Одеський р-н, с-ще Авангард</t>
         </is>
       </c>
       <c r="N3" s="7"/>
       <c r="O3" s="4" t="inlineStr">
         <is>
-          <t>Департамент освіти і науки Одеської обласної державної адміністрації</t>
+          <t>Відділ освіти, культури, молоді та спорту Авангардівської селищної ради Овідіопольського району Одеської області</t>
         </is>
       </c>
       <c r="P3" s="4" t="inlineStr">
         <is>
           <t>(048)737-63-43, (093)081-83-17</t>
         </is>
       </c>
       <c r="Q3" s="4"/>
       <c r="R3" s="4" t="inlineStr">
         <is>
           <t>info@artville.school</t>
         </is>
       </c>
       <c r="S3" s="4" t="inlineStr">
         <is>
           <t>https://artville.school/</t>
         </is>
       </c>
       <c r="T3" s="4" t="inlineStr">
         <is>
-          <t>Директор Піх Марія Анатоліївна</t>
+          <t>Директор Гавриляк Тетяна Юріївна</t>
         </is>
       </c>
       <c r="U3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y3" s="5"/>
     </row>
   </sheetData>