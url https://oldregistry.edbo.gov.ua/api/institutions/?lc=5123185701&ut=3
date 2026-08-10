--- v0 (2026-06-14)
+++ v1 (2026-08-10)
@@ -319,250 +319,250 @@
       </c>
       <c r="V1" s="3" t="inlineStr">
         <is>
           <t>Сільський</t>
         </is>
       </c>
       <c r="W1" s="3" t="inlineStr">
         <is>
           <t>Гірський</t>
         </is>
       </c>
       <c r="X1" s="3" t="inlineStr">
         <is>
           <t>Інтернат</t>
         </is>
       </c>
       <c r="Y1" s="3" t="inlineStr">
         <is>
           <t>Ліцензовані обсяги</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="4" t="inlineStr">
         <is>
-          <t>«ЧОРНЯНСЬКИЙ ОПОРНИЙ ЛІЦЕЙ З ПОЧАТКОВОЮ ШКОЛОЮ ТА ГІМНАЗІЄЮ ОКНЯНСЬКОЇ СЕЛИЩНОЇ РАДИ ПОДІЛЬСЬКОГО РАЙОНУ ОДЕСЬКОЇ ОБЛАСТІ»</t>
+          <t>КОМУНАЛЬНИЙ ЗАКЛАД "ЧОРНЯНСЬКА СПЕЦІАЛЬНА ШКОЛА ОДЕСЬКОЇ ОБЛАСНОЇ РАДИ"</t>
         </is>
       </c>
       <c r="B2" s="5" t="n">
-        <v>137115</v>
+        <v>148549</v>
       </c>
       <c r="C2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D2" s="4" t="inlineStr">
         <is>
-          <t>Чорнянський опорний ліцей</t>
+          <t>КЗ "ЧОРНЯНСЬКА СПЕЦІАЛЬНА ШКОЛА"</t>
         </is>
       </c>
       <c r="E2" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F2" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>спеціальна школа</t>
         </is>
       </c>
       <c r="G2" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H2" s="6" t="inlineStr">
         <is>
           <t>5123185701</t>
         </is>
       </c>
       <c r="I2" s="4" t="inlineStr">
         <is>
           <t>Одеська область</t>
         </is>
       </c>
       <c r="J2" s="4" t="inlineStr">
         <is>
           <t>с. Чорна, Окнянський район, Одеська область</t>
         </is>
       </c>
       <c r="K2" s="4" t="inlineStr">
         <is>
-          <t>вулиця Івана Франка, 97/б</t>
+          <t>вулиця Зелена, 83</t>
         </is>
       </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA51120150530064462</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Одеська обл., Подільський р-н, с. Чорна</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, молоді та спорту, культури та туризму Окнянської селищної ради Окнянського району Одеської області</t>
+          <t>Департамент освіти і науки Одеської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
-          <t>(04861)4-62-40</t>
+          <t>(066)8471817</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
-          <t>chorna.schul@ukr.net</t>
-[...2 lines deleted...]
-      <c r="S2" s="4"/>
+          <t>chorna_internat@ukr.net</t>
+        </is>
+      </c>
+      <c r="S2" s="4" t="inlineStr">
+        <is>
+          <t>internat-chorna.e-schools.info</t>
+        </is>
+      </c>
       <c r="T2" s="4" t="inlineStr">
         <is>
-          <t>Директор Лунга Віта Анатоліївна</t>
+          <t>Директор Порожнюк Тетяна Павлівна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
-          <t>Опорний заклад</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y2" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="4" t="inlineStr">
         <is>
-          <t>КОМУНАЛЬНИЙ ЗАКЛАД "ЧОРНЯНСЬКА СПЕЦІАЛЬНА ШКОЛА ОДЕСЬКОЇ ОБЛАСНОЇ РАДИ"</t>
+          <t>ЧОРНЯНСЬКА ГІМНАЗІЯ З ДОШКІЛЬНИМ ВІДДІЛЕННЯМ ТА ПОЧАТКОВОЮ ШКОЛОЮ ОКНЯНСЬКОЇ СЕЛИЩНОЇ РАДИ ПОДІЛЬСЬКОГО РАЙОНУ ОДЕСЬКОЇ ОБЛАСТІ</t>
         </is>
       </c>
       <c r="B3" s="5" t="n">
-        <v>148549</v>
+        <v>137115</v>
       </c>
       <c r="C3" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D3" s="4" t="inlineStr">
         <is>
-          <t>КЗ "ЧОРНЯНСЬКА СПЕЦІАЛЬНА ШКОЛА"</t>
+          <t>Чорнянська гімназія</t>
         </is>
       </c>
       <c r="E3" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F3" s="4" t="inlineStr">
         <is>
-          <t>спеціальна школа</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G3" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H3" s="6" t="inlineStr">
         <is>
           <t>5123185701</t>
         </is>
       </c>
       <c r="I3" s="4" t="inlineStr">
         <is>
           <t>Одеська область</t>
         </is>
       </c>
       <c r="J3" s="4" t="inlineStr">
         <is>
           <t>с. Чорна, Окнянський район, Одеська область</t>
         </is>
       </c>
       <c r="K3" s="4" t="inlineStr">
         <is>
-          <t>вулиця Зелена, 83</t>
+          <t>вулиця Івана Франка, 97/б</t>
         </is>
       </c>
       <c r="L3" s="6" t="inlineStr">
         <is>
           <t>UA51120150530064462</t>
         </is>
       </c>
       <c r="M3" s="4" t="inlineStr">
         <is>
           <t>Одеська обл., Подільський р-н, с. Чорна</t>
         </is>
       </c>
       <c r="N3" s="7"/>
       <c r="O3" s="4" t="inlineStr">
         <is>
-          <t>Департамент освіти і науки Одеської обласної державної адміністрації</t>
+          <t>Відділ освіти, молоді та спорту, культури та туризму Окнянської селищної ради Окнянського району Одеської області</t>
         </is>
       </c>
       <c r="P3" s="4" t="inlineStr">
         <is>
-          <t>(066)8471817</t>
+          <t>(04861)4-62-40</t>
         </is>
       </c>
       <c r="Q3" s="4"/>
       <c r="R3" s="4" t="inlineStr">
         <is>
-          <t>chorna_internat@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>chorna.schul@ukr.net</t>
+        </is>
+      </c>
+      <c r="S3" s="4"/>
       <c r="T3" s="4" t="inlineStr">
         <is>
-          <t>Директор Порожнюк Тетяна Павлівна</t>
+          <t>Директор Лунга Віта Анатоліївна</t>
         </is>
       </c>
       <c r="U3" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V3" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y3" s="5"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:Y3"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">