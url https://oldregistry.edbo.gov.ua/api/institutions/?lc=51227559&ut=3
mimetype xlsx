--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -388,63 +388,63 @@
         </is>
       </c>
       <c r="K2" s="4" t="inlineStr">
         <is>
           <t>вулиця Захисників України, 39-А</t>
         </is>
       </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA51100390010035428</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Одеська обл., Одеський р-н, с-ще Чорноморське</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Чорноморська селищна рада Одеського району Одеської області</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
-          <t>(068)3129462</t>
+          <t>(097)3689393</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
           <t>school_chornomorske@ukr.net</t>
         </is>
       </c>
       <c r="S2" s="4"/>
       <c r="T2" s="4" t="inlineStr">
         <is>
-          <t>Директор Дешко Тетяна Іванівна</t>
+          <t>В.о. директора Полякова Людмила Володимирівна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y2" s="5"/>
     </row>
   </sheetData>