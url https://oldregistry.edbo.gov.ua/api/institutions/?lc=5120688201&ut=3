--- v0 (2026-06-14)
+++ v1 (2026-08-10)
@@ -383,51 +383,51 @@
         </is>
       </c>
       <c r="J2" s="4" t="inlineStr">
         <is>
           <t>с. Сінне, Балтський район, Одеська область</t>
         </is>
       </c>
       <c r="K2" s="4" t="inlineStr">
         <is>
           <t>вулиця Шкільна, 16</t>
         </is>
       </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA51120030320096857</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Одеська обл., Подільський р-н, с. Сінне</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Балтської міської ради Одеської області</t>
+          <t>Управління освіти, культури, молоді та спорту Балтської міської ради Подільського району Одеської області</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
           <t>(04866)62032</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
           <t>shool_sinne@ukr.net</t>
         </is>
       </c>
       <c r="S2" s="4" t="inlineStr">
         <is>
           <t>https://sites.google.com/view/school-sinne/</t>
         </is>
       </c>
       <c r="T2" s="4" t="inlineStr">
         <is>
           <t>Директор Кирничанська Валентина Анатоліївна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>