--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -383,51 +383,51 @@
         </is>
       </c>
       <c r="J2" s="4" t="inlineStr">
         <is>
           <t>с. Немирівське, Балтський район, Одеська область</t>
         </is>
       </c>
       <c r="K2" s="4" t="inlineStr">
         <is>
           <t>вулиця Лесі Українки, 53-Б</t>
         </is>
       </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA51120030200015805</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Одеська обл., Подільський р-н, с. Немирівське</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Балтської міської ради Одеської області</t>
+          <t>Управління освіти, культури, молоді та спорту Балтської міської ради Подільського району Одеської області</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
           <t>(095)4718666</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
           <t>shkolamoya11@ukr.net</t>
         </is>
       </c>
       <c r="S2" s="4"/>
       <c r="T2" s="4" t="inlineStr">
         <is>
           <t>Директор Чебан Наталія Юріївна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">