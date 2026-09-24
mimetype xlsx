--- v1 (2026-08-10)
+++ v2 (2026-09-24)
@@ -969,51 +969,51 @@
       </c>
       <c r="N7" s="7"/>
       <c r="O7" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Чорноморської міської ради Одеського району Одеської області</t>
         </is>
       </c>
       <c r="P7" s="4" t="inlineStr">
         <is>
           <t>(04868)65253</t>
         </is>
       </c>
       <c r="Q7" s="4"/>
       <c r="R7" s="4" t="inlineStr">
         <is>
           <t>nvk.natasha2008@ukr.net</t>
         </is>
       </c>
       <c r="S7" s="4" t="inlineStr">
         <is>
           <t>http://illichivsk-nvk.edukit.od.ua/</t>
         </is>
       </c>
       <c r="T7" s="4" t="inlineStr">
         <is>
-          <t>Директор Козлова Наталя Ігорівна</t>
+          <t>В.о. директора Козлова Наталя Ігорівна</t>
         </is>
       </c>
       <c r="U7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y7" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
@@ -1497,88 +1497,88 @@
           <t>ліцей</t>
         </is>
       </c>
       <c r="G12" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H12" s="6" t="inlineStr">
         <is>
           <t>5110800000</t>
         </is>
       </c>
       <c r="I12" s="4" t="inlineStr">
         <is>
           <t>Одеська область</t>
         </is>
       </c>
       <c r="J12" s="4" t="inlineStr">
         <is>
           <t>Чорноморськ, Одеська область</t>
         </is>
       </c>
       <c r="K12" s="4" t="inlineStr">
         <is>
-          <t>вулиця 1 Травня, 9-А</t>
+          <t>вулиця Захисників України, 9-А</t>
         </is>
       </c>
       <c r="L12" s="6" t="inlineStr">
         <is>
           <t>UA51100370010020298</t>
         </is>
       </c>
       <c r="M12" s="4" t="inlineStr">
         <is>
           <t>Одеська обл., м. Чорноморськ</t>
         </is>
       </c>
       <c r="N12" s="7"/>
       <c r="O12" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Чорноморської міської ради Одеського району Одеської області</t>
         </is>
       </c>
       <c r="P12" s="4" t="inlineStr">
         <is>
           <t>(04868)62491, (04868)57531</t>
         </is>
       </c>
       <c r="Q12" s="4"/>
       <c r="R12" s="4" t="inlineStr">
         <is>
           <t>sekretar4t@ukr.net, direktor4@ukr.net</t>
         </is>
       </c>
       <c r="S12" s="4" t="inlineStr">
         <is>
           <t>http://ilizosh4.odessaedu.net/</t>
         </is>
       </c>
       <c r="T12" s="4" t="inlineStr">
         <is>
-          <t>Т.в.о. директора Вельмик Світлана Ігорівна</t>
+          <t>В.о. директора Георгадзе Денис Володимирович</t>
         </is>
       </c>
       <c r="U12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y12" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">