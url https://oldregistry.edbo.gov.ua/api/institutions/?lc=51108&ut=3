--- v0 (2026-06-14)
+++ v1 (2026-08-10)
@@ -1534,51 +1534,51 @@
       </c>
       <c r="N12" s="7"/>
       <c r="O12" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Чорноморської міської ради Одеського району Одеської області</t>
         </is>
       </c>
       <c r="P12" s="4" t="inlineStr">
         <is>
           <t>(04868)62491, (04868)57531</t>
         </is>
       </c>
       <c r="Q12" s="4"/>
       <c r="R12" s="4" t="inlineStr">
         <is>
           <t>sekretar4t@ukr.net, direktor4@ukr.net</t>
         </is>
       </c>
       <c r="S12" s="4" t="inlineStr">
         <is>
           <t>http://ilizosh4.odessaedu.net/</t>
         </is>
       </c>
       <c r="T12" s="4" t="inlineStr">
         <is>
-          <t>Директор Солдатко Майя Георгіївна</t>
+          <t>Т.в.о. директора Вельмик Світлана Ігорівна</t>
         </is>
       </c>
       <c r="U12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y12" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">