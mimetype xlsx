--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -1966,64 +1966,64 @@
       <c r="U16" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V16" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W16" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X16" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y16" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="4" t="inlineStr">
         <is>
-          <t>СЕРГІЇВСЬКИЙ ОПОРНИЙ ЗАКЛАД ЗАГАЛЬНОЇ СЕРЕДНЬОЇ ОСВІТИ "СЕРГІЇВСЬКИЙ ЛІЦЕЙ" СЕРГІЇВСЬКОЇ СЕЛИЩНОЇ РАДИ БІЛГОРОД-ДНІСТРОВСЬКОГО РАЙОНУ ОДЕСЬКОЇ ОБЛАСТІ</t>
+          <t>СЕРГІЇВСЬКИЙ ЛІЦЕЙ СЕРГІЇВСЬКОЇ СЕЛИЩНОЇ РАДИ БІЛГОРОД-ДНІСТРОВСЬКОГО РАЙОНУ ОДЕСЬКОЇ ОБЛАСТІ</t>
         </is>
       </c>
       <c r="B17" s="5" t="n">
         <v>150019</v>
       </c>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
-          <t>ОЗЗСО "Сергіївський ліцей"</t>
+          <t>Сергіївський ліцей</t>
         </is>
       </c>
       <c r="E17" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G17" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H17" s="6" t="inlineStr">
         <is>
           <t>5110345700</t>
         </is>
       </c>
       <c r="I17" s="4" t="inlineStr">
         <is>
           <t>Одеська область</t>
@@ -2056,51 +2056,51 @@
         </is>
       </c>
       <c r="P17" s="4" t="inlineStr">
         <is>
           <t>(04849)47884</t>
         </is>
       </c>
       <c r="Q17" s="4"/>
       <c r="R17" s="4" t="inlineStr">
         <is>
           <t>serg_sch8@ukr.net</t>
         </is>
       </c>
       <c r="S17" s="4" t="inlineStr">
         <is>
           <t>http://sergznz8.odessaedu.net</t>
         </is>
       </c>
       <c r="T17" s="4" t="inlineStr">
         <is>
           <t>Директор Архипенко Галина Олександрівна</t>
         </is>
       </c>
       <c r="U17" s="6" t="inlineStr">
         <is>
-          <t>Опорний заклад</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y17" s="5"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:Y17"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">