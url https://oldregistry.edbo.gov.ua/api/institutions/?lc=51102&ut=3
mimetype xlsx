--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -383,51 +383,51 @@
         </is>
       </c>
       <c r="J2" s="4" t="inlineStr">
         <is>
           <t>Балта, Одеська область</t>
         </is>
       </c>
       <c r="K2" s="4" t="inlineStr">
         <is>
           <t>вулиця Любомирська, 296</t>
         </is>
       </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA51120030010033524</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Одеська обл., Подільський р-н, м. Балта</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Балтської міської ради Одеської області</t>
+          <t>Управління освіти, культури, молоді та спорту Балтської міської ради Подільського району Одеської області</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
           <t>(04866)22074</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
           <t>zosh1_balta@ukr.net</t>
         </is>
       </c>
       <c r="S2" s="4" t="inlineStr">
         <is>
           <t>http://balta-school1.od.sch.in.ua</t>
         </is>
       </c>
       <c r="T2" s="4" t="inlineStr">
         <is>
           <t>Директор Коптєва Надія Валентинівна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
@@ -496,51 +496,51 @@
         </is>
       </c>
       <c r="J3" s="4" t="inlineStr">
         <is>
           <t>Балта, Одеська область</t>
         </is>
       </c>
       <c r="K3" s="4" t="inlineStr">
         <is>
           <t>вулиця Шевченка, 4</t>
         </is>
       </c>
       <c r="L3" s="6" t="inlineStr">
         <is>
           <t>UA51120030010033524</t>
         </is>
       </c>
       <c r="M3" s="4" t="inlineStr">
         <is>
           <t>Одеська обл., Подільський р-н, м. Балта</t>
         </is>
       </c>
       <c r="N3" s="7"/>
       <c r="O3" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Балтської міської ради Одеської області</t>
+          <t>Управління освіти, культури, молоді та спорту Балтської міської ради Подільського району Одеської області</t>
         </is>
       </c>
       <c r="P3" s="4" t="inlineStr">
         <is>
           <t>(04866)21105</t>
         </is>
       </c>
       <c r="Q3" s="4"/>
       <c r="R3" s="4" t="inlineStr">
         <is>
           <t>baltaschool2@ukr.net</t>
         </is>
       </c>
       <c r="S3" s="4" t="inlineStr">
         <is>
           <t>http://baltaschool2g.ucoz.ua</t>
         </is>
       </c>
       <c r="T3" s="4" t="inlineStr">
         <is>
           <t>Директор Доні Лілія Анатоліївна</t>
         </is>
       </c>
       <c r="U3" s="6" t="inlineStr">
         <is>
@@ -609,51 +609,51 @@
         </is>
       </c>
       <c r="J4" s="4" t="inlineStr">
         <is>
           <t>Балта, Одеська область</t>
         </is>
       </c>
       <c r="K4" s="4" t="inlineStr">
         <is>
           <t>вулиця Уварова, 96</t>
         </is>
       </c>
       <c r="L4" s="6" t="inlineStr">
         <is>
           <t>UA51120030010033524</t>
         </is>
       </c>
       <c r="M4" s="4" t="inlineStr">
         <is>
           <t>Одеська обл., Подільський р-н, м. Балта</t>
         </is>
       </c>
       <c r="N4" s="7"/>
       <c r="O4" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Балтської міської ради Одеської області</t>
+          <t>Управління освіти, культури, молоді та спорту Балтської міської ради Подільського району Одеської області</t>
         </is>
       </c>
       <c r="P4" s="4" t="inlineStr">
         <is>
           <t>(04866)22660</t>
         </is>
       </c>
       <c r="Q4" s="4"/>
       <c r="R4" s="4" t="inlineStr">
         <is>
           <t>osvitas3@ukr.net</t>
         </is>
       </c>
       <c r="S4" s="4" t="inlineStr">
         <is>
           <t>http://balzosh3.odessaedu.net</t>
         </is>
       </c>
       <c r="T4" s="4" t="inlineStr">
         <is>
           <t>Директор Капкіна Жанна Валеріївна</t>
         </is>
       </c>
       <c r="U4" s="6" t="inlineStr">
         <is>