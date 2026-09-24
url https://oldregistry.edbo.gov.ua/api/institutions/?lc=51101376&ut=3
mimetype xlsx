--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -1189,51 +1189,51 @@
         </is>
       </c>
       <c r="M9" s="4" t="inlineStr">
         <is>
           <t>Одеська обл., м. Одеса</t>
         </is>
       </c>
       <c r="N9" s="7"/>
       <c r="O9" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти та науки Одеської міської ради</t>
         </is>
       </c>
       <c r="P9" s="4" t="inlineStr">
         <is>
           <t>(048)7786107</t>
         </is>
       </c>
       <c r="Q9" s="4" t="inlineStr">
         <is>
           <t>(048)7786107</t>
         </is>
       </c>
       <c r="R9" s="4" t="inlineStr">
         <is>
-          <t>school66odessa@gmail.com</t>
+          <t>school66odesa@gmail.com</t>
         </is>
       </c>
       <c r="S9" s="4" t="inlineStr">
         <is>
           <t>https://school66.srvo.od.ua</t>
         </is>
       </c>
       <c r="T9" s="4" t="inlineStr">
         <is>
           <t>Директор Завалій Наталія Вікторівна</t>
         </is>
       </c>
       <c r="U9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
@@ -1316,51 +1316,51 @@
           <t>Департамент освіти та науки Одеської міської ради</t>
         </is>
       </c>
       <c r="P10" s="4" t="inlineStr">
         <is>
           <t>(048)7200906, (048)7200053</t>
         </is>
       </c>
       <c r="Q10" s="4" t="inlineStr">
         <is>
           <t>(048)7200906</t>
         </is>
       </c>
       <c r="R10" s="4" t="inlineStr">
         <is>
           <t>school762015@ukr.net</t>
         </is>
       </c>
       <c r="S10" s="4" t="inlineStr">
         <is>
           <t>https://school76.srvo.od.ua</t>
         </is>
       </c>
       <c r="T10" s="4" t="inlineStr">
         <is>
-          <t>Директор Хачатурянц Гаяне Георгіївна</t>
+          <t>Директор Ісаєв Віталій Олександрович</t>
         </is>
       </c>
       <c r="U10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y10" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
@@ -1762,51 +1762,51 @@
       </c>
       <c r="L14" s="6" t="inlineStr">
         <is>
           <t>UA51100270010413116</t>
         </is>
       </c>
       <c r="M14" s="4" t="inlineStr">
         <is>
           <t>Одеська обл., м. Одеса</t>
         </is>
       </c>
       <c r="N14" s="7"/>
       <c r="O14" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти та науки Одеської міської ради</t>
         </is>
       </c>
       <c r="P14" s="4" t="inlineStr">
         <is>
           <t>(048)7551691, (048)7551943</t>
         </is>
       </c>
       <c r="Q14" s="4"/>
       <c r="R14" s="4" t="inlineStr">
         <is>
-          <t>odessa_liceum_12@ukr.net</t>
+          <t>odesa_liceum_12@ukr.net</t>
         </is>
       </c>
       <c r="S14" s="4" t="inlineStr">
         <is>
           <t>https://lyceum12.srvo.od.ua</t>
         </is>
       </c>
       <c r="T14" s="4" t="inlineStr">
         <is>
           <t>Директор Консевич Світлана Леонідівна</t>
         </is>
       </c>
       <c r="U14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W14" s="6" t="inlineStr">
         <is>
           <t>ні</t>