--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -1518,51 +1518,51 @@
       </c>
       <c r="N12" s="7"/>
       <c r="O12" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти та науки Одеської міської ради</t>
         </is>
       </c>
       <c r="P12" s="4" t="inlineStr">
         <is>
           <t>(048)7260552</t>
         </is>
       </c>
       <c r="Q12" s="4"/>
       <c r="R12" s="4" t="inlineStr">
         <is>
           <t>school52m@ukr.net</t>
         </is>
       </c>
       <c r="S12" s="4" t="inlineStr">
         <is>
           <t>https://school52.prvo.od.ua</t>
         </is>
       </c>
       <c r="T12" s="4" t="inlineStr">
         <is>
-          <t>Директор Мацкул Наталія Михайлівна</t>
+          <t>Директор Різник Надія Віталіївна</t>
         </is>
       </c>
       <c r="U12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y12" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
@@ -3197,51 +3197,51 @@
         </is>
       </c>
       <c r="K27" s="4" t="inlineStr">
         <is>
           <t>вулиця Гаванна, 5-А</t>
         </is>
       </c>
       <c r="L27" s="6" t="inlineStr">
         <is>
           <t>UA51100270010320268</t>
         </is>
       </c>
       <c r="M27" s="4" t="inlineStr">
         <is>
           <t>Одеська обл., м. Одеса</t>
         </is>
       </c>
       <c r="N27" s="7"/>
       <c r="O27" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти та науки Одеської міської ради</t>
         </is>
       </c>
       <c r="P27" s="4" t="inlineStr">
         <is>
-          <t>(048)7230460, (048)7230348</t>
+          <t>(048)7230460, (048)7230398</t>
         </is>
       </c>
       <c r="Q27" s="4"/>
       <c r="R27" s="4" t="inlineStr">
         <is>
           <t>odesalyceum_2@ukr.net</t>
         </is>
       </c>
       <c r="S27" s="4" t="inlineStr">
         <is>
           <t>https://lyceum2.prvo.od.ua</t>
         </is>
       </c>
       <c r="T27" s="4" t="inlineStr">
         <is>
           <t>Директор Вегерчук Сергій Максимович</t>
         </is>
       </c>
       <c r="U27" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V27" s="6" t="inlineStr">
         <is>
@@ -3875,57 +3875,57 @@
         </is>
       </c>
       <c r="K33" s="4" t="inlineStr">
         <is>
           <t>вулиця Тіниста, 1</t>
         </is>
       </c>
       <c r="L33" s="6" t="inlineStr">
         <is>
           <t>UA51100270010320268</t>
         </is>
       </c>
       <c r="M33" s="4" t="inlineStr">
         <is>
           <t>Одеська обл., м. Одеса</t>
         </is>
       </c>
       <c r="N33" s="7"/>
       <c r="O33" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти та науки Одеської міської ради</t>
         </is>
       </c>
       <c r="P33" s="4" t="inlineStr">
         <is>
-          <t>(0482)681863</t>
+          <t>(048)7939019</t>
         </is>
       </c>
       <c r="Q33" s="4"/>
       <c r="R33" s="4" t="inlineStr">
         <is>
-          <t>odessa56school@ukr.net</t>
+          <t>lyceum56.od@ukr.net</t>
         </is>
       </c>
       <c r="S33" s="4" t="inlineStr">
         <is>
           <t>https://lyceum56.prvo.od.ua</t>
         </is>
       </c>
       <c r="T33" s="4" t="inlineStr">
         <is>
           <t>Директор Фоменко Світлана Іванівна</t>
         </is>
       </c>
       <c r="U33" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V33" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W33" s="6" t="inlineStr">
         <is>
           <t>ні</t>
@@ -5011,51 +5011,51 @@
       </c>
       <c r="L43" s="6" t="inlineStr">
         <is>
           <t>UA51100270010320268</t>
         </is>
       </c>
       <c r="M43" s="4" t="inlineStr">
         <is>
           <t>Одеська обл., м. Одеса</t>
         </is>
       </c>
       <c r="N43" s="7"/>
       <c r="O43" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти та науки Одеської міської ради</t>
         </is>
       </c>
       <c r="P43" s="4" t="inlineStr">
         <is>
           <t>(048)7265979</t>
         </is>
       </c>
       <c r="Q43" s="4"/>
       <c r="R43" s="4" t="inlineStr">
         <is>
-          <t>margodessa@ukr.net</t>
+          <t>margodesa@ukr.net</t>
         </is>
       </c>
       <c r="S43" s="4" t="inlineStr">
         <is>
           <t>https://l-mariinsky.prvo.od.ua</t>
         </is>
       </c>
       <c r="T43" s="4" t="inlineStr">
         <is>
           <t>Директор Шульга Світлана Пилипівна</t>
         </is>
       </c>
       <c r="U43" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V43" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W43" s="6" t="inlineStr">
         <is>
           <t>ні</t>
@@ -5124,51 +5124,51 @@
       </c>
       <c r="L44" s="6" t="inlineStr">
         <is>
           <t>UA51100270010320268</t>
         </is>
       </c>
       <c r="M44" s="4" t="inlineStr">
         <is>
           <t>Одеська обл., м. Одеса</t>
         </is>
       </c>
       <c r="N44" s="7"/>
       <c r="O44" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти та науки Одеської міської ради</t>
         </is>
       </c>
       <c r="P44" s="4" t="inlineStr">
         <is>
           <t>(048)7254976</t>
         </is>
       </c>
       <c r="Q44" s="4"/>
       <c r="R44" s="4" t="inlineStr">
         <is>
-          <t>school.odessa.ort@ukr.net</t>
+          <t>school.odesa.ort@ukr.net</t>
         </is>
       </c>
       <c r="S44" s="4" t="inlineStr">
         <is>
           <t>https://lyceum94.prvo.od.ua</t>
         </is>
       </c>
       <c r="T44" s="4" t="inlineStr">
         <is>
           <t>Директор Файнштейн Лариса Леонідівна</t>
         </is>
       </c>
       <c r="U44" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V44" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W44" s="6" t="inlineStr">
         <is>
           <t>ні</t>