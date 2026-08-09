--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -1631,51 +1631,51 @@
       </c>
       <c r="N13" s="7"/>
       <c r="O13" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти та науки Одеської міської ради</t>
         </is>
       </c>
       <c r="P13" s="4" t="inlineStr">
         <is>
           <t>(048)7266866</t>
         </is>
       </c>
       <c r="Q13" s="4"/>
       <c r="R13" s="4" t="inlineStr">
         <is>
           <t>odesa58school@ukr.net</t>
         </is>
       </c>
       <c r="S13" s="4" t="inlineStr">
         <is>
           <t>https://school58.prvo.od.ua</t>
         </is>
       </c>
       <c r="T13" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Лепча Оксана Вікторівна</t>
+          <t>Директор Тимофеєва Олександра Олександрівна</t>
         </is>
       </c>
       <c r="U13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y13" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">