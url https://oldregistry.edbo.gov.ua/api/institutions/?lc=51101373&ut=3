--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -848,51 +848,51 @@
       </c>
       <c r="N6" s="7"/>
       <c r="O6" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти та науки Одеської міської ради</t>
         </is>
       </c>
       <c r="P6" s="4" t="inlineStr">
         <is>
           <t>(048)7016270</t>
         </is>
       </c>
       <c r="Q6" s="4"/>
       <c r="R6" s="4" t="inlineStr">
         <is>
           <t>odg120@ukr.net</t>
         </is>
       </c>
       <c r="S6" s="4" t="inlineStr">
         <is>
           <t>https://gymnasium120.mrvo.od.ua</t>
         </is>
       </c>
       <c r="T6" s="4" t="inlineStr">
         <is>
-          <t>Директор Юхновець Олена Петрівна</t>
+          <t>В.о. директора Фадіна Олена Миколаївна</t>
         </is>
       </c>
       <c r="U6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y6" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
@@ -1300,51 +1300,51 @@
       </c>
       <c r="N10" s="7"/>
       <c r="O10" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти та науки Одеської міської ради</t>
         </is>
       </c>
       <c r="P10" s="4" t="inlineStr">
         <is>
           <t>(048)7663006, (048)7662901</t>
         </is>
       </c>
       <c r="Q10" s="4"/>
       <c r="R10" s="4" t="inlineStr">
         <is>
           <t>odschool25@ukr.net</t>
         </is>
       </c>
       <c r="S10" s="4" t="inlineStr">
         <is>
           <t>https://school25.mrvo.od.ua</t>
         </is>
       </c>
       <c r="T10" s="4" t="inlineStr">
         <is>
-          <t>Директор Козакевич Ірина Станіславівна</t>
+          <t>В.о. директора Мирончук Вероніка Сергіївна</t>
         </is>
       </c>
       <c r="U10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y10" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
@@ -2878,51 +2878,51 @@
         </is>
       </c>
       <c r="K24" s="4" t="inlineStr">
         <is>
           <t>вулиця Літакова, 5</t>
         </is>
       </c>
       <c r="L24" s="6" t="inlineStr">
         <is>
           <t>UA51100270010275193</t>
         </is>
       </c>
       <c r="M24" s="4" t="inlineStr">
         <is>
           <t>Одеська обл., м. Одеса</t>
         </is>
       </c>
       <c r="N24" s="7"/>
       <c r="O24" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти та науки Одеської міської ради</t>
         </is>
       </c>
       <c r="P24" s="4" t="inlineStr">
         <is>
-          <t>(048)0000000</t>
+          <t>(098)6745043</t>
         </is>
       </c>
       <c r="Q24" s="4"/>
       <c r="R24" s="4" t="inlineStr">
         <is>
           <t>lyceum45.odesa@ukr.net</t>
         </is>
       </c>
       <c r="S24" s="4" t="inlineStr">
         <is>
           <t>https://lyceum45.mrvo.od.ua</t>
         </is>
       </c>
       <c r="T24" s="4" t="inlineStr">
         <is>
           <t>Директор Пекар Ірина Миколаївна</t>
         </is>
       </c>
       <c r="U24" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V24" s="6" t="inlineStr">
         <is>
@@ -3124,51 +3124,51 @@
       </c>
       <c r="N26" s="7"/>
       <c r="O26" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти та науки Одеської міської ради</t>
         </is>
       </c>
       <c r="P26" s="4" t="inlineStr">
         <is>
           <t>(048)2638611</t>
         </is>
       </c>
       <c r="Q26" s="4"/>
       <c r="R26" s="4" t="inlineStr">
         <is>
           <t>odlyceum6@ukr.net</t>
         </is>
       </c>
       <c r="S26" s="4" t="inlineStr">
         <is>
           <t>https://lyceum6.mrvo.od.ua</t>
         </is>
       </c>
       <c r="T26" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Аббас Наталія Олександрівна</t>
+          <t>Директор Аббас Наталія Олександрівна</t>
         </is>
       </c>
       <c r="U26" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V26" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W26" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X26" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y26" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
@@ -3467,51 +3467,51 @@
       </c>
       <c r="N29" s="7"/>
       <c r="O29" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти та науки Одеської міської ради</t>
         </is>
       </c>
       <c r="P29" s="4" t="inlineStr">
         <is>
           <t>(048)7990779</t>
         </is>
       </c>
       <c r="Q29" s="4"/>
       <c r="R29" s="4" t="inlineStr">
         <is>
           <t>lyceum8@ukr.net</t>
         </is>
       </c>
       <c r="S29" s="4" t="inlineStr">
         <is>
           <t>https://lyceum8.mrvo.od.ua</t>
         </is>
       </c>
       <c r="T29" s="4" t="inlineStr">
         <is>
-          <t>Директор Паламарчук Галина Володимирівна</t>
+          <t>Директор Шкоропадо Олександр Сергійович</t>
         </is>
       </c>
       <c r="U29" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V29" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W29" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X29" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y29" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="30">