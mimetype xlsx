--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -3124,51 +3124,51 @@
       </c>
       <c r="N26" s="7"/>
       <c r="O26" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти та науки Одеської міської ради</t>
         </is>
       </c>
       <c r="P26" s="4" t="inlineStr">
         <is>
           <t>(048)2638611</t>
         </is>
       </c>
       <c r="Q26" s="4"/>
       <c r="R26" s="4" t="inlineStr">
         <is>
           <t>odlyceum6@ukr.net</t>
         </is>
       </c>
       <c r="S26" s="4" t="inlineStr">
         <is>
           <t>https://lyceum6.mrvo.od.ua</t>
         </is>
       </c>
       <c r="T26" s="4" t="inlineStr">
         <is>
-          <t>Директор Аббас Наталія Олександрівна</t>
+          <t>В.о. директора Аббас Наталія Олександрівна</t>
         </is>
       </c>
       <c r="U26" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V26" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W26" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X26" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y26" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
@@ -4282,120 +4282,120 @@
       <c r="U36" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V36" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W36" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X36" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y36" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="4" t="inlineStr">
         <is>
-          <t>ПРИВАТНА ОРГАНІЗАЦІЯ ОДЕСЬКА ПРИВАТНА САЛЕЗІЯНСЬКА ГІМНАЗІЯ І-ІІ СТУПЕНЯ ''НАРНІЯ''</t>
+          <t>ПРИВАТНА ОРГАНІЗАЦІЯ "ОДЕСЬКИЙ САЛЕЗІЯНСЬКИЙ ЛІЦЕЙ І-ІІІ СТУПЕНЯ "НАРНІЯ"</t>
         </is>
       </c>
       <c r="B37" s="5" t="n">
         <v>147409</v>
       </c>
       <c r="C37" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D37" s="4" t="inlineStr">
         <is>
-          <t>ГІМНАЗІЯ ''НАРНІЯ''</t>
+          <t>ЛІЦЕЙ "НАРНІЯ"</t>
         </is>
       </c>
       <c r="E37" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F37" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G37" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H37" s="6" t="inlineStr">
         <is>
           <t>5110137300</t>
         </is>
       </c>
       <c r="I37" s="4" t="inlineStr">
         <is>
           <t>Одеська область</t>
         </is>
       </c>
       <c r="J37" s="4" t="inlineStr">
         <is>
           <t>Одеса, Одеська область</t>
         </is>
       </c>
       <c r="K37" s="4" t="inlineStr">
         <is>
-          <t>вулиця МАЛИНОВСЬКОГО, 35 А</t>
+          <t>вулиця Вадатурського Олексія, 35 А</t>
         </is>
       </c>
       <c r="L37" s="6" t="inlineStr">
         <is>
           <t>UA51100270010275193</t>
         </is>
       </c>
       <c r="M37" s="4" t="inlineStr">
         <is>
           <t>Одеська обл., м. Одеса</t>
         </is>
       </c>
       <c r="N37" s="7"/>
       <c r="O37" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Одеської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P37" s="4" t="inlineStr">
         <is>
-          <t>(067)703-18-76, (067)4895177</t>
+          <t>(067)703-18-76</t>
         </is>
       </c>
       <c r="Q37" s="4"/>
       <c r="R37" s="4" t="inlineStr">
         <is>
           <t>uvknarnia@ukr.net</t>
         </is>
       </c>
       <c r="S37" s="4" t="inlineStr">
         <is>
           <t>http://narnia.sdb.org.ua</t>
         </is>
       </c>
       <c r="T37" s="4" t="inlineStr">
         <is>
           <t>Директор Піонтік Катерина Володимирівна</t>
         </is>
       </c>
       <c r="U37" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V37" s="6" t="inlineStr">
         <is>