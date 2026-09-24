--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -1512,51 +1512,51 @@
       </c>
       <c r="L12" s="6" t="inlineStr">
         <is>
           <t>UA51100270010196805</t>
         </is>
       </c>
       <c r="M12" s="4" t="inlineStr">
         <is>
           <t>Одеська обл., м. Одеса</t>
         </is>
       </c>
       <c r="N12" s="7"/>
       <c r="O12" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти та науки Одеської міської ради</t>
         </is>
       </c>
       <c r="P12" s="4" t="inlineStr">
         <is>
           <t>(048)7630363</t>
         </is>
       </c>
       <c r="Q12" s="4"/>
       <c r="R12" s="4" t="inlineStr">
         <is>
-          <t>odshkola33@ukr.net</t>
+          <t>ods.gymnasium33@ukr.net</t>
         </is>
       </c>
       <c r="S12" s="4" t="inlineStr">
         <is>
           <t>https://school33.krvo.od.ua</t>
         </is>
       </c>
       <c r="T12" s="4" t="inlineStr">
         <is>
           <t>Директор Інжестойкова Олена Віталіївна</t>
         </is>
       </c>
       <c r="U12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
@@ -2438,51 +2438,51 @@
       </c>
       <c r="N20" s="7"/>
       <c r="O20" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти та науки Одеської міської ради</t>
         </is>
       </c>
       <c r="P20" s="4" t="inlineStr">
         <is>
           <t>(048)7472327</t>
         </is>
       </c>
       <c r="Q20" s="4"/>
       <c r="R20" s="4" t="inlineStr">
         <is>
           <t>lyceum65@ukr.net</t>
         </is>
       </c>
       <c r="S20" s="4" t="inlineStr">
         <is>
           <t>https://lyceum65.krvo.od.ua</t>
         </is>
       </c>
       <c r="T20" s="4" t="inlineStr">
         <is>
-          <t>Директор Завойко Наталія Олександрівна</t>
+          <t>В.о. директора Табішяр Надія Юріївна</t>
         </is>
       </c>
       <c r="U20" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V20" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W20" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X20" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y20" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
@@ -2541,51 +2541,51 @@
       </c>
       <c r="L21" s="6" t="inlineStr">
         <is>
           <t>UA51100270010196805</t>
         </is>
       </c>
       <c r="M21" s="4" t="inlineStr">
         <is>
           <t>Одеська обл., м. Одеса</t>
         </is>
       </c>
       <c r="N21" s="7"/>
       <c r="O21" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти та науки Одеської міської ради</t>
         </is>
       </c>
       <c r="P21" s="4" t="inlineStr">
         <is>
           <t>(048)7444172</t>
         </is>
       </c>
       <c r="Q21" s="4"/>
       <c r="R21" s="4" t="inlineStr">
         <is>
-          <t>liceum72odessa@ukr.net</t>
+          <t>liceum72odesa@ukr.net</t>
         </is>
       </c>
       <c r="S21" s="4" t="inlineStr">
         <is>
           <t>https://lyceum72.krvo.od.ua</t>
         </is>
       </c>
       <c r="T21" s="4" t="inlineStr">
         <is>
           <t>Директор Борісюк Євген Євгенійович</t>
         </is>
       </c>
       <c r="U21" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V21" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W21" s="6" t="inlineStr">
         <is>
           <t>ні</t>
@@ -3931,51 +3931,51 @@
       </c>
       <c r="N33" s="7"/>
       <c r="O33" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти та науки Одеської міської ради</t>
         </is>
       </c>
       <c r="P33" s="4" t="inlineStr">
         <is>
           <t>(048)7865452</t>
         </is>
       </c>
       <c r="Q33" s="4"/>
       <c r="R33" s="4" t="inlineStr">
         <is>
           <t>odolympian@ukr.net</t>
         </is>
       </c>
       <c r="S33" s="4" t="inlineStr">
         <is>
           <t>https://l-olympian.krvo.od.ua</t>
         </is>
       </c>
       <c r="T33" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Дімов Степан Федорович</t>
+          <t>В.о. директора Сеньків Лариса Олександрівна</t>
         </is>
       </c>
       <c r="U33" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V33" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W33" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X33" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="Y33" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="34">