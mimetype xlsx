--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -5312,51 +5312,51 @@
       </c>
       <c r="N46" s="7"/>
       <c r="O46" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти та науки Одеської міської ради</t>
         </is>
       </c>
       <c r="P46" s="4" t="inlineStr">
         <is>
           <t>(048)7266866</t>
         </is>
       </c>
       <c r="Q46" s="4"/>
       <c r="R46" s="4" t="inlineStr">
         <is>
           <t>odesa58school@ukr.net</t>
         </is>
       </c>
       <c r="S46" s="4" t="inlineStr">
         <is>
           <t>https://school58.prvo.od.ua</t>
         </is>
       </c>
       <c r="T46" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Лепча Оксана Вікторівна</t>
+          <t>Директор Тимофеєва Олександра Олександрівна</t>
         </is>
       </c>
       <c r="U46" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V46" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W46" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X46" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y46" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="47">
@@ -12471,51 +12471,51 @@
       </c>
       <c r="N109" s="7"/>
       <c r="O109" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти та науки Одеської міської ради</t>
         </is>
       </c>
       <c r="P109" s="4" t="inlineStr">
         <is>
           <t>(048)2638611</t>
         </is>
       </c>
       <c r="Q109" s="4"/>
       <c r="R109" s="4" t="inlineStr">
         <is>
           <t>odlyceum6@ukr.net</t>
         </is>
       </c>
       <c r="S109" s="4" t="inlineStr">
         <is>
           <t>https://lyceum6.mrvo.od.ua</t>
         </is>
       </c>
       <c r="T109" s="4" t="inlineStr">
         <is>
-          <t>Директор Аббас Наталія Олександрівна</t>
+          <t>В.о. директора Аббас Наталія Олександрівна</t>
         </is>
       </c>
       <c r="U109" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V109" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W109" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X109" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y109" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="110">
@@ -18734,120 +18734,120 @@
       <c r="U164" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V164" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W164" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X164" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y164" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="165">
       <c r="A165" s="4" t="inlineStr">
         <is>
-          <t>ПРИВАТНА ОРГАНІЗАЦІЯ ОДЕСЬКА ПРИВАТНА САЛЕЗІЯНСЬКА ГІМНАЗІЯ І-ІІ СТУПЕНЯ ''НАРНІЯ''</t>
+          <t>ПРИВАТНА ОРГАНІЗАЦІЯ "ОДЕСЬКИЙ САЛЕЗІЯНСЬКИЙ ЛІЦЕЙ І-ІІІ СТУПЕНЯ "НАРНІЯ"</t>
         </is>
       </c>
       <c r="B165" s="5" t="n">
         <v>147409</v>
       </c>
       <c r="C165" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D165" s="4" t="inlineStr">
         <is>
-          <t>ГІМНАЗІЯ ''НАРНІЯ''</t>
+          <t>ЛІЦЕЙ "НАРНІЯ"</t>
         </is>
       </c>
       <c r="E165" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F165" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G165" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H165" s="6" t="inlineStr">
         <is>
           <t>5110137300</t>
         </is>
       </c>
       <c r="I165" s="4" t="inlineStr">
         <is>
           <t>Одеська область</t>
         </is>
       </c>
       <c r="J165" s="4" t="inlineStr">
         <is>
           <t>Одеса, Одеська область</t>
         </is>
       </c>
       <c r="K165" s="4" t="inlineStr">
         <is>
-          <t>вулиця МАЛИНОВСЬКОГО, 35 А</t>
+          <t>вулиця Вадатурського Олексія, 35 А</t>
         </is>
       </c>
       <c r="L165" s="6" t="inlineStr">
         <is>
           <t>UA51100270010275193</t>
         </is>
       </c>
       <c r="M165" s="4" t="inlineStr">
         <is>
           <t>Одеська обл., м. Одеса</t>
         </is>
       </c>
       <c r="N165" s="7"/>
       <c r="O165" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Одеської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P165" s="4" t="inlineStr">
         <is>
-          <t>(067)703-18-76, (067)4895177</t>
+          <t>(067)703-18-76</t>
         </is>
       </c>
       <c r="Q165" s="4"/>
       <c r="R165" s="4" t="inlineStr">
         <is>
           <t>uvknarnia@ukr.net</t>
         </is>
       </c>
       <c r="S165" s="4" t="inlineStr">
         <is>
           <t>http://narnia.sdb.org.ua</t>
         </is>
       </c>
       <c r="T165" s="4" t="inlineStr">
         <is>
           <t>Директор Піонтік Катерина Володимирівна</t>
         </is>
       </c>
       <c r="U165" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V165" s="6" t="inlineStr">
         <is>