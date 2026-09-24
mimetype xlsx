--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -3609,51 +3609,51 @@
       </c>
       <c r="N31" s="7"/>
       <c r="O31" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти та науки Одеської міської ради</t>
         </is>
       </c>
       <c r="P31" s="4" t="inlineStr">
         <is>
           <t>(048)7016270</t>
         </is>
       </c>
       <c r="Q31" s="4"/>
       <c r="R31" s="4" t="inlineStr">
         <is>
           <t>odg120@ukr.net</t>
         </is>
       </c>
       <c r="S31" s="4" t="inlineStr">
         <is>
           <t>https://gymnasium120.mrvo.od.ua</t>
         </is>
       </c>
       <c r="T31" s="4" t="inlineStr">
         <is>
-          <t>Директор Юхновець Олена Петрівна</t>
+          <t>В.о. директора Фадіна Олена Миколаївна</t>
         </is>
       </c>
       <c r="U31" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V31" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W31" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X31" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y31" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">
@@ -4400,51 +4400,51 @@
       </c>
       <c r="N38" s="7"/>
       <c r="O38" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти та науки Одеської міської ради</t>
         </is>
       </c>
       <c r="P38" s="4" t="inlineStr">
         <is>
           <t>(048)7663006, (048)7662901</t>
         </is>
       </c>
       <c r="Q38" s="4"/>
       <c r="R38" s="4" t="inlineStr">
         <is>
           <t>odschool25@ukr.net</t>
         </is>
       </c>
       <c r="S38" s="4" t="inlineStr">
         <is>
           <t>https://school25.mrvo.od.ua</t>
         </is>
       </c>
       <c r="T38" s="4" t="inlineStr">
         <is>
-          <t>Директор Козакевич Ірина Станіславівна</t>
+          <t>В.о. директора Мирончук Вероніка Сергіївна</t>
         </is>
       </c>
       <c r="U38" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V38" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W38" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X38" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y38" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="39">
@@ -4616,51 +4616,51 @@
       </c>
       <c r="L40" s="6" t="inlineStr">
         <is>
           <t>UA51100270010196805</t>
         </is>
       </c>
       <c r="M40" s="4" t="inlineStr">
         <is>
           <t>Одеська обл., м. Одеса</t>
         </is>
       </c>
       <c r="N40" s="7"/>
       <c r="O40" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти та науки Одеської міської ради</t>
         </is>
       </c>
       <c r="P40" s="4" t="inlineStr">
         <is>
           <t>(048)7630363</t>
         </is>
       </c>
       <c r="Q40" s="4"/>
       <c r="R40" s="4" t="inlineStr">
         <is>
-          <t>odshkola33@ukr.net</t>
+          <t>ods.gymnasium33@ukr.net</t>
         </is>
       </c>
       <c r="S40" s="4" t="inlineStr">
         <is>
           <t>https://school33.krvo.od.ua</t>
         </is>
       </c>
       <c r="T40" s="4" t="inlineStr">
         <is>
           <t>Директор Інжестойкова Олена Віталіївна</t>
         </is>
       </c>
       <c r="U40" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V40" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W40" s="6" t="inlineStr">
         <is>
           <t>ні</t>
@@ -5199,51 +5199,51 @@
       </c>
       <c r="N45" s="7"/>
       <c r="O45" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти та науки Одеської міської ради</t>
         </is>
       </c>
       <c r="P45" s="4" t="inlineStr">
         <is>
           <t>(048)7260552</t>
         </is>
       </c>
       <c r="Q45" s="4"/>
       <c r="R45" s="4" t="inlineStr">
         <is>
           <t>school52m@ukr.net</t>
         </is>
       </c>
       <c r="S45" s="4" t="inlineStr">
         <is>
           <t>https://school52.prvo.od.ua</t>
         </is>
       </c>
       <c r="T45" s="4" t="inlineStr">
         <is>
-          <t>Директор Мацкул Наталія Михайлівна</t>
+          <t>Директор Різник Надія Віталіївна</t>
         </is>
       </c>
       <c r="U45" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V45" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W45" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X45" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y45" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="46">
@@ -5532,51 +5532,51 @@
         </is>
       </c>
       <c r="M48" s="4" t="inlineStr">
         <is>
           <t>Одеська обл., м. Одеса</t>
         </is>
       </c>
       <c r="N48" s="7"/>
       <c r="O48" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти та науки Одеської міської ради</t>
         </is>
       </c>
       <c r="P48" s="4" t="inlineStr">
         <is>
           <t>(048)7786107</t>
         </is>
       </c>
       <c r="Q48" s="4" t="inlineStr">
         <is>
           <t>(048)7786107</t>
         </is>
       </c>
       <c r="R48" s="4" t="inlineStr">
         <is>
-          <t>school66odessa@gmail.com</t>
+          <t>school66odesa@gmail.com</t>
         </is>
       </c>
       <c r="S48" s="4" t="inlineStr">
         <is>
           <t>https://school66.srvo.od.ua</t>
         </is>
       </c>
       <c r="T48" s="4" t="inlineStr">
         <is>
           <t>Директор Завалій Наталія Вікторівна</t>
         </is>
       </c>
       <c r="U48" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V48" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W48" s="6" t="inlineStr">
         <is>
           <t>ні</t>
@@ -5659,51 +5659,51 @@
           <t>Департамент освіти та науки Одеської міської ради</t>
         </is>
       </c>
       <c r="P49" s="4" t="inlineStr">
         <is>
           <t>(048)7200906, (048)7200053</t>
         </is>
       </c>
       <c r="Q49" s="4" t="inlineStr">
         <is>
           <t>(048)7200906</t>
         </is>
       </c>
       <c r="R49" s="4" t="inlineStr">
         <is>
           <t>school762015@ukr.net</t>
         </is>
       </c>
       <c r="S49" s="4" t="inlineStr">
         <is>
           <t>https://school76.srvo.od.ua</t>
         </is>
       </c>
       <c r="T49" s="4" t="inlineStr">
         <is>
-          <t>Директор Хачатурянц Гаяне Георгіївна</t>
+          <t>Директор Ісаєв Віталій Олександрович</t>
         </is>
       </c>
       <c r="U49" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V49" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W49" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X49" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y49" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="50">
@@ -8369,51 +8369,51 @@
       </c>
       <c r="L73" s="6" t="inlineStr">
         <is>
           <t>UA51100270010413116</t>
         </is>
       </c>
       <c r="M73" s="4" t="inlineStr">
         <is>
           <t>Одеська обл., м. Одеса</t>
         </is>
       </c>
       <c r="N73" s="7"/>
       <c r="O73" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти та науки Одеської міської ради</t>
         </is>
       </c>
       <c r="P73" s="4" t="inlineStr">
         <is>
           <t>(048)7551691, (048)7551943</t>
         </is>
       </c>
       <c r="Q73" s="4"/>
       <c r="R73" s="4" t="inlineStr">
         <is>
-          <t>odessa_liceum_12@ukr.net</t>
+          <t>odesa_liceum_12@ukr.net</t>
         </is>
       </c>
       <c r="S73" s="4" t="inlineStr">
         <is>
           <t>https://lyceum12.srvo.od.ua</t>
         </is>
       </c>
       <c r="T73" s="4" t="inlineStr">
         <is>
           <t>Директор Консевич Світлана Леонідівна</t>
         </is>
       </c>
       <c r="U73" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V73" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W73" s="6" t="inlineStr">
         <is>
           <t>ні</t>
@@ -9384,51 +9384,51 @@
         </is>
       </c>
       <c r="K82" s="4" t="inlineStr">
         <is>
           <t>вулиця Гаванна, 5-А</t>
         </is>
       </c>
       <c r="L82" s="6" t="inlineStr">
         <is>
           <t>UA51100270010320268</t>
         </is>
       </c>
       <c r="M82" s="4" t="inlineStr">
         <is>
           <t>Одеська обл., м. Одеса</t>
         </is>
       </c>
       <c r="N82" s="7"/>
       <c r="O82" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти та науки Одеської міської ради</t>
         </is>
       </c>
       <c r="P82" s="4" t="inlineStr">
         <is>
-          <t>(048)7230460, (048)7230348</t>
+          <t>(048)7230460, (048)7230398</t>
         </is>
       </c>
       <c r="Q82" s="4"/>
       <c r="R82" s="4" t="inlineStr">
         <is>
           <t>odesalyceum_2@ukr.net</t>
         </is>
       </c>
       <c r="S82" s="4" t="inlineStr">
         <is>
           <t>https://lyceum2.prvo.od.ua</t>
         </is>
       </c>
       <c r="T82" s="4" t="inlineStr">
         <is>
           <t>Директор Вегерчук Сергій Максимович</t>
         </is>
       </c>
       <c r="U82" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V82" s="6" t="inlineStr">
         <is>
@@ -11317,51 +11317,51 @@
         </is>
       </c>
       <c r="K99" s="4" t="inlineStr">
         <is>
           <t>вулиця Літакова, 5</t>
         </is>
       </c>
       <c r="L99" s="6" t="inlineStr">
         <is>
           <t>UA51100270010275193</t>
         </is>
       </c>
       <c r="M99" s="4" t="inlineStr">
         <is>
           <t>Одеська обл., м. Одеса</t>
         </is>
       </c>
       <c r="N99" s="7"/>
       <c r="O99" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти та науки Одеської міської ради</t>
         </is>
       </c>
       <c r="P99" s="4" t="inlineStr">
         <is>
-          <t>(048)0000000</t>
+          <t>(098)6745043</t>
         </is>
       </c>
       <c r="Q99" s="4"/>
       <c r="R99" s="4" t="inlineStr">
         <is>
           <t>lyceum45.odesa@ukr.net</t>
         </is>
       </c>
       <c r="S99" s="4" t="inlineStr">
         <is>
           <t>https://lyceum45.mrvo.od.ua</t>
         </is>
       </c>
       <c r="T99" s="4" t="inlineStr">
         <is>
           <t>Директор Пекар Ірина Миколаївна</t>
         </is>
       </c>
       <c r="U99" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V99" s="6" t="inlineStr">
         <is>
@@ -12116,57 +12116,57 @@
         </is>
       </c>
       <c r="K106" s="4" t="inlineStr">
         <is>
           <t>вулиця Тіниста, 1</t>
         </is>
       </c>
       <c r="L106" s="6" t="inlineStr">
         <is>
           <t>UA51100270010320268</t>
         </is>
       </c>
       <c r="M106" s="4" t="inlineStr">
         <is>
           <t>Одеська обл., м. Одеса</t>
         </is>
       </c>
       <c r="N106" s="7"/>
       <c r="O106" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти та науки Одеської міської ради</t>
         </is>
       </c>
       <c r="P106" s="4" t="inlineStr">
         <is>
-          <t>(0482)681863</t>
+          <t>(048)7939019</t>
         </is>
       </c>
       <c r="Q106" s="4"/>
       <c r="R106" s="4" t="inlineStr">
         <is>
-          <t>odessa56school@ukr.net</t>
+          <t>lyceum56.od@ukr.net</t>
         </is>
       </c>
       <c r="S106" s="4" t="inlineStr">
         <is>
           <t>https://lyceum56.prvo.od.ua</t>
         </is>
       </c>
       <c r="T106" s="4" t="inlineStr">
         <is>
           <t>Директор Фоменко Світлана Іванівна</t>
         </is>
       </c>
       <c r="U106" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V106" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W106" s="6" t="inlineStr">
         <is>
           <t>ні</t>
@@ -12471,51 +12471,51 @@
       </c>
       <c r="N109" s="7"/>
       <c r="O109" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти та науки Одеської міської ради</t>
         </is>
       </c>
       <c r="P109" s="4" t="inlineStr">
         <is>
           <t>(048)2638611</t>
         </is>
       </c>
       <c r="Q109" s="4"/>
       <c r="R109" s="4" t="inlineStr">
         <is>
           <t>odlyceum6@ukr.net</t>
         </is>
       </c>
       <c r="S109" s="4" t="inlineStr">
         <is>
           <t>https://lyceum6.mrvo.od.ua</t>
         </is>
       </c>
       <c r="T109" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Аббас Наталія Олександрівна</t>
+          <t>Директор Аббас Наталія Олександрівна</t>
         </is>
       </c>
       <c r="U109" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V109" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W109" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X109" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y109" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="110">
@@ -12927,51 +12927,51 @@
       </c>
       <c r="N113" s="7"/>
       <c r="O113" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти та науки Одеської міської ради</t>
         </is>
       </c>
       <c r="P113" s="4" t="inlineStr">
         <is>
           <t>(048)7472327</t>
         </is>
       </c>
       <c r="Q113" s="4"/>
       <c r="R113" s="4" t="inlineStr">
         <is>
           <t>lyceum65@ukr.net</t>
         </is>
       </c>
       <c r="S113" s="4" t="inlineStr">
         <is>
           <t>https://lyceum65.krvo.od.ua</t>
         </is>
       </c>
       <c r="T113" s="4" t="inlineStr">
         <is>
-          <t>Директор Завойко Наталія Олександрівна</t>
+          <t>В.о. директора Табішяр Надія Юріївна</t>
         </is>
       </c>
       <c r="U113" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V113" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W113" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X113" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y113" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="114">
@@ -13599,51 +13599,51 @@
       </c>
       <c r="L119" s="6" t="inlineStr">
         <is>
           <t>UA51100270010196805</t>
         </is>
       </c>
       <c r="M119" s="4" t="inlineStr">
         <is>
           <t>Одеська обл., м. Одеса</t>
         </is>
       </c>
       <c r="N119" s="7"/>
       <c r="O119" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти та науки Одеської міської ради</t>
         </is>
       </c>
       <c r="P119" s="4" t="inlineStr">
         <is>
           <t>(048)7444172</t>
         </is>
       </c>
       <c r="Q119" s="4"/>
       <c r="R119" s="4" t="inlineStr">
         <is>
-          <t>liceum72odessa@ukr.net</t>
+          <t>liceum72odesa@ukr.net</t>
         </is>
       </c>
       <c r="S119" s="4" t="inlineStr">
         <is>
           <t>https://lyceum72.krvo.od.ua</t>
         </is>
       </c>
       <c r="T119" s="4" t="inlineStr">
         <is>
           <t>Директор Борісюк Євген Євгенійович</t>
         </is>
       </c>
       <c r="U119" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V119" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W119" s="6" t="inlineStr">
         <is>
           <t>ні</t>
@@ -13835,51 +13835,51 @@
       </c>
       <c r="N121" s="7"/>
       <c r="O121" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти та науки Одеської міської ради</t>
         </is>
       </c>
       <c r="P121" s="4" t="inlineStr">
         <is>
           <t>(048)7990779</t>
         </is>
       </c>
       <c r="Q121" s="4"/>
       <c r="R121" s="4" t="inlineStr">
         <is>
           <t>lyceum8@ukr.net</t>
         </is>
       </c>
       <c r="S121" s="4" t="inlineStr">
         <is>
           <t>https://lyceum8.mrvo.od.ua</t>
         </is>
       </c>
       <c r="T121" s="4" t="inlineStr">
         <is>
-          <t>Директор Паламарчук Галина Володимирівна</t>
+          <t>Директор Шкоропадо Олександр Сергійович</t>
         </is>
       </c>
       <c r="U121" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V121" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W121" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X121" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y121" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="122">
@@ -16000,51 +16000,51 @@
       </c>
       <c r="L140" s="6" t="inlineStr">
         <is>
           <t>UA51100270010320268</t>
         </is>
       </c>
       <c r="M140" s="4" t="inlineStr">
         <is>
           <t>Одеська обл., м. Одеса</t>
         </is>
       </c>
       <c r="N140" s="7"/>
       <c r="O140" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти та науки Одеської міської ради</t>
         </is>
       </c>
       <c r="P140" s="4" t="inlineStr">
         <is>
           <t>(048)7265979</t>
         </is>
       </c>
       <c r="Q140" s="4"/>
       <c r="R140" s="4" t="inlineStr">
         <is>
-          <t>margodessa@ukr.net</t>
+          <t>margodesa@ukr.net</t>
         </is>
       </c>
       <c r="S140" s="4" t="inlineStr">
         <is>
           <t>https://l-mariinsky.prvo.od.ua</t>
         </is>
       </c>
       <c r="T140" s="4" t="inlineStr">
         <is>
           <t>Директор Шульга Світлана Пилипівна</t>
         </is>
       </c>
       <c r="U140" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V140" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W140" s="6" t="inlineStr">
         <is>
           <t>ні</t>
@@ -16349,51 +16349,51 @@
       </c>
       <c r="N143" s="7"/>
       <c r="O143" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти та науки Одеської міської ради</t>
         </is>
       </c>
       <c r="P143" s="4" t="inlineStr">
         <is>
           <t>(048)7865452</t>
         </is>
       </c>
       <c r="Q143" s="4"/>
       <c r="R143" s="4" t="inlineStr">
         <is>
           <t>odolympian@ukr.net</t>
         </is>
       </c>
       <c r="S143" s="4" t="inlineStr">
         <is>
           <t>https://l-olympian.krvo.od.ua</t>
         </is>
       </c>
       <c r="T143" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Дімов Степан Федорович</t>
+          <t>В.о. директора Сеньків Лариса Олександрівна</t>
         </is>
       </c>
       <c r="U143" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V143" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W143" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X143" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="Y143" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="144">
@@ -16452,51 +16452,51 @@
       </c>
       <c r="L144" s="6" t="inlineStr">
         <is>
           <t>UA51100270010320268</t>
         </is>
       </c>
       <c r="M144" s="4" t="inlineStr">
         <is>
           <t>Одеська обл., м. Одеса</t>
         </is>
       </c>
       <c r="N144" s="7"/>
       <c r="O144" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти та науки Одеської міської ради</t>
         </is>
       </c>
       <c r="P144" s="4" t="inlineStr">
         <is>
           <t>(048)7254976</t>
         </is>
       </c>
       <c r="Q144" s="4"/>
       <c r="R144" s="4" t="inlineStr">
         <is>
-          <t>school.odessa.ort@ukr.net</t>
+          <t>school.odesa.ort@ukr.net</t>
         </is>
       </c>
       <c r="S144" s="4" t="inlineStr">
         <is>
           <t>https://lyceum94.prvo.od.ua</t>
         </is>
       </c>
       <c r="T144" s="4" t="inlineStr">
         <is>
           <t>Директор Файнштейн Лариса Леонідівна</t>
         </is>
       </c>
       <c r="U144" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V144" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W144" s="6" t="inlineStr">
         <is>
           <t>ні</t>