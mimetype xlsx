--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -397,55 +397,51 @@
           <t>UA48060050010077771</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Миколаївська обл., Миколаївський р-н, с-ще Воскресенське</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, культури, молоді та спорту Воскресенської селищної ради Миколаївської області</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
           <t>(0512)681142</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
           <t>ergaevashkola@gmail.com</t>
         </is>
       </c>
-      <c r="S2" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="S2" s="4"/>
       <c r="T2" s="4" t="inlineStr">
         <is>
           <t>Директор Єргаєва Світлана Валеріївна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>