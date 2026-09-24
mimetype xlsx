--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -367,51 +367,51 @@
           <t>ліцей</t>
         </is>
       </c>
       <c r="G2" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H2" s="6" t="inlineStr">
         <is>
           <t>4822055200</t>
         </is>
       </c>
       <c r="I2" s="4" t="inlineStr">
         <is>
           <t>Миколаївська область</t>
         </is>
       </c>
       <c r="J2" s="4" t="inlineStr">
         <is>
           <t>смт Олександрівка, Вознесенський район, Миколаївська область</t>
         </is>
       </c>
       <c r="K2" s="4" t="inlineStr">
         <is>
-          <t>вулиця Генерала Подзігуна, 244</t>
+          <t>вулиця Подзігуна генерала, 244</t>
         </is>
       </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA48040190010081999</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Миколаївська обл., Вознесенський р-н, с-ще Олександрівка</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, культури, молоді та спорту Олександрівської селищної ради</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
           <t>(0513)496186</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">