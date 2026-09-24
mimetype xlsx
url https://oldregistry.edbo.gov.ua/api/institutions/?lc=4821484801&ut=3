--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -319,132 +319,132 @@
       </c>
       <c r="V1" s="3" t="inlineStr">
         <is>
           <t>Сільський</t>
         </is>
       </c>
       <c r="W1" s="3" t="inlineStr">
         <is>
           <t>Гірський</t>
         </is>
       </c>
       <c r="X1" s="3" t="inlineStr">
         <is>
           <t>Інтернат</t>
         </is>
       </c>
       <c r="Y1" s="3" t="inlineStr">
         <is>
           <t>Ліцензовані обсяги</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="4" t="inlineStr">
         <is>
-          <t>Улянівська гімназія з дошкільним підрозділом Братської селищної ради Вознесенського району Миколаївської області</t>
+          <t>Улянівська початкова школа з дошкільним підрозділом Братської селищної ради Вознесенського району Миколаївської області</t>
         </is>
       </c>
       <c r="B2" s="5" t="n">
         <v>142639</v>
       </c>
       <c r="C2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D2" s="4" t="inlineStr">
         <is>
-          <t>Улянівська гімназія з дошкільним підрозділом</t>
+          <t>Улянівська початкова школа з дошкільним підрозділом</t>
         </is>
       </c>
       <c r="E2" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F2" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>початкова школа</t>
         </is>
       </c>
       <c r="G2" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H2" s="6" t="inlineStr">
         <is>
           <t>4821484801</t>
         </is>
       </c>
       <c r="I2" s="4" t="inlineStr">
         <is>
           <t>Миколаївська область</t>
         </is>
       </c>
       <c r="J2" s="4" t="inlineStr">
         <is>
           <t>с. Улянівка, Братський район, Миколаївська область</t>
         </is>
       </c>
       <c r="K2" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шкільна, 8 б</t>
+          <t>вулиця Шкільна, 8 а</t>
         </is>
       </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA48040010320095863</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Миколаївська обл., Вознесенський р-н, с. Улянівка</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Братський відділ освіти, культури, туризму, молоді та спорту Братської селищної ради Вознесенського району Миколаївської області</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
           <t>(05131)94640</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
           <t>ulyanovka.school.17@gmail.com</t>
         </is>
       </c>
       <c r="S2" s="4"/>
       <c r="T2" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Струтінська Ліна Сергіївна</t>
+          <t>В.о. директора Марченко Ірина Василівна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y2" s="5"/>
     </row>
   </sheetData>