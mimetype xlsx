--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -539,64 +539,64 @@
           <t>ні</t>
         </is>
       </c>
       <c r="V3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y3" s="5" t="n">
         <v>1300</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
-          <t>Очаківська гімназія № 2 Очаківської міської ради Миколаївської області</t>
+          <t>Очаківська гімназія № 2 імені Героя України Павла Іванова Очаківської міської ради Миколаївської області</t>
         </is>
       </c>
       <c r="B4" s="5" t="n">
         <v>137765</v>
       </c>
       <c r="C4" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D4" s="4" t="inlineStr">
         <is>
-          <t>Очаківська гімназія № 2</t>
+          <t>Очаківська гімназія № 2 імені Героя України Павла Іванова</t>
         </is>
       </c>
       <c r="E4" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F4" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G4" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H4" s="6" t="inlineStr">
         <is>
           <t>4810300000</t>
         </is>
       </c>
       <c r="I4" s="4" t="inlineStr">
         <is>
           <t>Миколаївська область</t>