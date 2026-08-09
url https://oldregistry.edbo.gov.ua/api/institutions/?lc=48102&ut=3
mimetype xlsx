--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -319,735 +319,735 @@
       </c>
       <c r="V1" s="3" t="inlineStr">
         <is>
           <t>Сільський</t>
         </is>
       </c>
       <c r="W1" s="3" t="inlineStr">
         <is>
           <t>Гірський</t>
         </is>
       </c>
       <c r="X1" s="3" t="inlineStr">
         <is>
           <t>Інтернат</t>
         </is>
       </c>
       <c r="Y1" s="3" t="inlineStr">
         <is>
           <t>Ліцензовані обсяги</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="4" t="inlineStr">
         <is>
-          <t>Вознесенська гімназія №3 Вознесенської міської ради Миколаївської області</t>
+          <t>Вознесенська гімназія №2 Вознесенської міської ради Миколаївської області</t>
         </is>
       </c>
       <c r="B2" s="5" t="n">
-        <v>134698</v>
+        <v>135527</v>
       </c>
       <c r="C2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D2" s="4" t="inlineStr">
         <is>
-          <t>Вознесенська гімназія №3 Вознесенської МР</t>
+          <t>Вознесенська гімназія №2 Вознесенської МР</t>
         </is>
       </c>
       <c r="E2" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F2" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G2" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H2" s="6" t="inlineStr">
         <is>
           <t>4810200000</t>
         </is>
       </c>
       <c r="I2" s="4" t="inlineStr">
         <is>
           <t>Миколаївська область</t>
         </is>
       </c>
       <c r="J2" s="4" t="inlineStr">
         <is>
           <t>Вознесенськ, Миколаївська область</t>
         </is>
       </c>
       <c r="K2" s="4" t="inlineStr">
         <is>
-          <t>вулиця Визволення, 4</t>
+          <t>вулиця Центральна, 6-а</t>
         </is>
       </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA48040070010053688</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Миколаївська обл., м. Вознесенськ</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Вознесенської міської ради</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
-          <t>(05134)32511</t>
+          <t>(05134)32180</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
-          <t>super.vzosh3@ukr.net</t>
+          <t>voznesensk.school2@gmail.com</t>
         </is>
       </c>
       <c r="S2" s="4" t="inlineStr">
         <is>
-          <t>http://voznesensk-nvk3.mk.sch.in.ua/</t>
+          <t>http://voznesenska-zschool-dva.blogspot.com</t>
         </is>
       </c>
       <c r="T2" s="4" t="inlineStr">
         <is>
-          <t>Директор Осипова Тетяна Миколаївна</t>
+          <t>Директор Волков Олександр Володимирович</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y2" s="5" t="n">
-        <v>500</v>
+        <v>600</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="4" t="inlineStr">
         <is>
-          <t>Вознесенська гімназія №4 Вознесенської міської ради Миколаївської області</t>
+          <t>Вознесенська гімназія №3 Вознесенської міської ради Миколаївської області</t>
         </is>
       </c>
       <c r="B3" s="5" t="n">
-        <v>135185</v>
+        <v>134698</v>
       </c>
       <c r="C3" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D3" s="4" t="inlineStr">
         <is>
-          <t>Вознесенська гімназія №4 Вознесенської МР</t>
+          <t>Вознесенська гімназія №3 Вознесенської МР</t>
         </is>
       </c>
       <c r="E3" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F3" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G3" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H3" s="6" t="inlineStr">
         <is>
           <t>4810200000</t>
         </is>
       </c>
       <c r="I3" s="4" t="inlineStr">
         <is>
           <t>Миколаївська область</t>
         </is>
       </c>
       <c r="J3" s="4" t="inlineStr">
         <is>
           <t>Вознесенськ, Миколаївська область</t>
         </is>
       </c>
       <c r="K3" s="4" t="inlineStr">
         <is>
-          <t>вулиця Кооперативна, 1</t>
+          <t>вулиця Визволення, 4</t>
         </is>
       </c>
       <c r="L3" s="6" t="inlineStr">
         <is>
           <t>UA48040070010053688</t>
         </is>
       </c>
       <c r="M3" s="4" t="inlineStr">
         <is>
           <t>Миколаївська обл., м. Вознесенськ</t>
         </is>
       </c>
       <c r="N3" s="7"/>
       <c r="O3" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Вознесенської міської ради</t>
         </is>
       </c>
       <c r="P3" s="4" t="inlineStr">
         <is>
-          <t>(05134)38042, (05134)38142</t>
+          <t>(05134)32511</t>
         </is>
       </c>
       <c r="Q3" s="4"/>
       <c r="R3" s="4" t="inlineStr">
         <is>
-          <t>vc4vmr@ukr.net</t>
+          <t>super.vzosh3@ukr.net</t>
         </is>
       </c>
       <c r="S3" s="4" t="inlineStr">
         <is>
-          <t>https://sites.google.com/vc4vmr.ukr.education/website/</t>
+          <t>http://voznesensk-nvk3.mk.sch.in.ua/</t>
         </is>
       </c>
       <c r="T3" s="4" t="inlineStr">
         <is>
-          <t>Директор Кричанова Альвіна Анатоліївна</t>
+          <t>Директор Осипова Тетяна Миколаївна</t>
         </is>
       </c>
       <c r="U3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y3" s="5" t="n">
-        <v>620</v>
+        <v>500</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
-          <t>Вознесенська гімназія №5 Вознесенської міської ради Миколаївської області</t>
+          <t>Вознесенська гімназія №4 Вознесенської міської ради Миколаївської області</t>
         </is>
       </c>
       <c r="B4" s="5" t="n">
-        <v>135397</v>
+        <v>135185</v>
       </c>
       <c r="C4" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D4" s="4" t="inlineStr">
         <is>
-          <t>Вознесенська гімназія №5 Вознесенської МР</t>
+          <t>Вознесенська гімназія №4 Вознесенської МР</t>
         </is>
       </c>
       <c r="E4" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F4" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G4" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H4" s="6" t="inlineStr">
         <is>
           <t>4810200000</t>
         </is>
       </c>
       <c r="I4" s="4" t="inlineStr">
         <is>
           <t>Миколаївська область</t>
         </is>
       </c>
       <c r="J4" s="4" t="inlineStr">
         <is>
           <t>Вознесенськ, Миколаївська область</t>
         </is>
       </c>
       <c r="K4" s="4" t="inlineStr">
         <is>
-          <t>вулиця 80-ї штурмової, 205</t>
+          <t>вулиця Кооперативна, 1</t>
         </is>
       </c>
       <c r="L4" s="6" t="inlineStr">
         <is>
           <t>UA48040070010053688</t>
         </is>
       </c>
       <c r="M4" s="4" t="inlineStr">
         <is>
           <t>Миколаївська обл., м. Вознесенськ</t>
         </is>
       </c>
       <c r="N4" s="7"/>
       <c r="O4" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Вознесенської міської ради</t>
         </is>
       </c>
       <c r="P4" s="4" t="inlineStr">
         <is>
-          <t>(05134)37735</t>
+          <t>(05134)38042, (05134)38142</t>
         </is>
       </c>
       <c r="Q4" s="4"/>
       <c r="R4" s="4" t="inlineStr">
         <is>
-          <t>school-n5@ukr.net</t>
+          <t>vc4vmr@ukr.net</t>
         </is>
       </c>
       <c r="S4" s="4" t="inlineStr">
         <is>
-          <t>https://sites.google.com/view/voz-school5</t>
+          <t>https://sites.google.com/vc4vmr.ukr.education/website/</t>
         </is>
       </c>
       <c r="T4" s="4" t="inlineStr">
         <is>
-          <t>Директор Варзар Наталія Миколаївна</t>
+          <t>Директор Кричанова Альвіна Анатоліївна</t>
         </is>
       </c>
       <c r="U4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y4" s="5" t="n">
-        <v>690</v>
+        <v>620</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
-          <t>Вознесенська гімназія №6 Вознесенської міської ради Миколаївської області</t>
+          <t>Вознесенська гімназія №5 Вознесенської міської ради Миколаївської області</t>
         </is>
       </c>
       <c r="B5" s="5" t="n">
-        <v>135513</v>
+        <v>135397</v>
       </c>
       <c r="C5" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D5" s="4" t="inlineStr">
         <is>
-          <t>Вознесенська гімназія №6 Вознесенської МР</t>
+          <t>Вознесенська гімназія №5 Вознесенської МР</t>
         </is>
       </c>
       <c r="E5" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F5" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G5" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H5" s="6" t="inlineStr">
         <is>
           <t>4810200000</t>
         </is>
       </c>
       <c r="I5" s="4" t="inlineStr">
         <is>
           <t>Миколаївська область</t>
         </is>
       </c>
       <c r="J5" s="4" t="inlineStr">
         <is>
           <t>Вознесенськ, Миколаївська область</t>
         </is>
       </c>
       <c r="K5" s="4" t="inlineStr">
         <is>
-          <t>вулиця Героїв України, 5</t>
+          <t>вулиця 80-ї штурмової, 205</t>
         </is>
       </c>
       <c r="L5" s="6" t="inlineStr">
         <is>
           <t>UA48040070010053688</t>
         </is>
       </c>
       <c r="M5" s="4" t="inlineStr">
         <is>
           <t>Миколаївська обл., м. Вознесенськ</t>
         </is>
       </c>
       <c r="N5" s="7"/>
       <c r="O5" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Вознесенської міської ради</t>
         </is>
       </c>
       <c r="P5" s="4" t="inlineStr">
         <is>
-          <t>(05134)57436</t>
+          <t>(05134)37735</t>
         </is>
       </c>
       <c r="Q5" s="4"/>
       <c r="R5" s="4" t="inlineStr">
         <is>
-          <t>voznesensk_school6@ukr.net</t>
+          <t>school-n5@ukr.net</t>
         </is>
       </c>
       <c r="S5" s="4" t="inlineStr">
         <is>
-          <t>http://voznesensk-school6.edukit.mk.ua/</t>
+          <t>https://sites.google.com/view/voz-school5</t>
         </is>
       </c>
       <c r="T5" s="4" t="inlineStr">
         <is>
-          <t>Директор Токарєв Юрій Олександрович</t>
+          <t>Директор Варзар Наталія Миколаївна</t>
         </is>
       </c>
       <c r="U5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y5" s="5" t="n">
-        <v>814</v>
+        <v>690</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="4" t="inlineStr">
         <is>
-          <t>Вознесенська гімназія №7 Вознесенської міської ради Миколаївської області</t>
+          <t>Вознесенська гімназія №6 Вознесенської міської ради Миколаївської області</t>
         </is>
       </c>
       <c r="B6" s="5" t="n">
-        <v>136659</v>
+        <v>135513</v>
       </c>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D6" s="4" t="inlineStr">
         <is>
-          <t>Вознесенська гімназія №7 Вознесенської МР</t>
+          <t>Вознесенська гімназія №6 Вознесенської МР</t>
         </is>
       </c>
       <c r="E6" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F6" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G6" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H6" s="6" t="inlineStr">
         <is>
           <t>4810200000</t>
         </is>
       </c>
       <c r="I6" s="4" t="inlineStr">
         <is>
           <t>Миколаївська область</t>
         </is>
       </c>
       <c r="J6" s="4" t="inlineStr">
         <is>
           <t>Вознесенськ, Миколаївська область</t>
         </is>
       </c>
       <c r="K6" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шевченка, 14</t>
+          <t>вулиця Героїв України, 5</t>
         </is>
       </c>
       <c r="L6" s="6" t="inlineStr">
         <is>
           <t>UA48040070010053688</t>
         </is>
       </c>
       <c r="M6" s="4" t="inlineStr">
         <is>
           <t>Миколаївська обл., м. Вознесенськ</t>
         </is>
       </c>
       <c r="N6" s="7"/>
       <c r="O6" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Вознесенської міської ради</t>
         </is>
       </c>
       <c r="P6" s="4" t="inlineStr">
         <is>
-          <t>(05134)32797, (05134)32788</t>
+          <t>(05134)57436</t>
         </is>
       </c>
       <c r="Q6" s="4"/>
       <c r="R6" s="4" t="inlineStr">
         <is>
-          <t>school7voz@ukr.net</t>
+          <t>voznesensk_school6@ukr.net</t>
         </is>
       </c>
       <c r="S6" s="4" t="inlineStr">
         <is>
-          <t>http://www.voznesensk-school7.edukit.mk.ua</t>
+          <t>http://voznesensk-school6.edukit.mk.ua/</t>
         </is>
       </c>
       <c r="T6" s="4" t="inlineStr">
         <is>
-          <t>Директор Новак Ольга Михайлівна</t>
+          <t>Директор Токарєв Юрій Олександрович</t>
         </is>
       </c>
       <c r="U6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y6" s="5" t="n">
-        <v>384</v>
+        <v>814</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="4" t="inlineStr">
         <is>
-          <t>Вознесенська загальноосвітня школа І-ІІІ ступенів №2 Вознесенської міської ради Миколаївської області</t>
+          <t>Вознесенська гімназія №7 Вознесенської міської ради Миколаївської області</t>
         </is>
       </c>
       <c r="B7" s="5" t="n">
-        <v>135527</v>
+        <v>136659</v>
       </c>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D7" s="4" t="inlineStr">
         <is>
-          <t>Вознесенська ЗОШ №2 Вознесенської МР</t>
+          <t>Вознесенська гімназія №7 Вознесенської МР</t>
         </is>
       </c>
       <c r="E7" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F7" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G7" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H7" s="6" t="inlineStr">
         <is>
           <t>4810200000</t>
         </is>
       </c>
       <c r="I7" s="4" t="inlineStr">
         <is>
           <t>Миколаївська область</t>
         </is>
       </c>
       <c r="J7" s="4" t="inlineStr">
         <is>
           <t>Вознесенськ, Миколаївська область</t>
         </is>
       </c>
       <c r="K7" s="4" t="inlineStr">
         <is>
-          <t>вулиця Центральна, 6-а</t>
+          <t>вулиця Шевченка, 14</t>
         </is>
       </c>
       <c r="L7" s="6" t="inlineStr">
         <is>
           <t>UA48040070010053688</t>
         </is>
       </c>
       <c r="M7" s="4" t="inlineStr">
         <is>
           <t>Миколаївська обл., м. Вознесенськ</t>
         </is>
       </c>
       <c r="N7" s="7"/>
       <c r="O7" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Вознесенської міської ради</t>
         </is>
       </c>
       <c r="P7" s="4" t="inlineStr">
         <is>
-          <t>(05134)32180</t>
+          <t>(05134)32797, (05134)32788</t>
         </is>
       </c>
       <c r="Q7" s="4"/>
       <c r="R7" s="4" t="inlineStr">
         <is>
-          <t>voznesensk.school2@gmail.com</t>
+          <t>school7voz@ukr.net</t>
         </is>
       </c>
       <c r="S7" s="4" t="inlineStr">
         <is>
-          <t>http://voznesenska-zschool-dva.blogspot.com</t>
+          <t>http://www.voznesensk-school7.edukit.mk.ua</t>
         </is>
       </c>
       <c r="T7" s="4" t="inlineStr">
         <is>
-          <t>Директор Волков Олександр Володимирович</t>
+          <t>Директор Новак Ольга Михайлівна</t>
         </is>
       </c>
       <c r="U7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y7" s="5" t="n">
-        <v>600</v>
+        <v>384</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="4" t="inlineStr">
         <is>
           <t>Вознесенський ліцей №10 Вознесенської міської ради Миколаївської області</t>
         </is>
       </c>
       <c r="B8" s="5" t="n">
         <v>135566</v>
       </c>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D8" s="4" t="inlineStr">
         <is>
           <t>Вознесенський ліцей №10 ВМР</t>
         </is>
       </c>
       <c r="E8" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>