--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -1330,57 +1330,57 @@
       </c>
       <c r="L10" s="6" t="inlineStr">
         <is>
           <t>UA48060150010235917</t>
         </is>
       </c>
       <c r="M10" s="4" t="inlineStr">
         <is>
           <t>Миколаївська обл., м. Миколаїв</t>
         </is>
       </c>
       <c r="N10" s="7"/>
       <c r="O10" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Миколаївської міської ради</t>
         </is>
       </c>
       <c r="P10" s="4" t="inlineStr">
         <is>
           <t>(0512)442008</t>
         </is>
       </c>
       <c r="Q10" s="4"/>
       <c r="R10" s="4" t="inlineStr">
         <is>
-          <t>nschool10@i.ua</t>
+          <t>nikschool10@gmail.com</t>
         </is>
       </c>
       <c r="S10" s="4"/>
       <c r="T10" s="4" t="inlineStr">
         <is>
-          <t>Директор Чайкіна Людмила Андріївна</t>
+          <t>В.о. директора Сербієнко Ірина Олександрівна</t>
         </is>
       </c>
       <c r="U10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y10" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
@@ -1881,51 +1881,51 @@
       <c r="M15" s="4" t="inlineStr">
         <is>
           <t>Миколаївська обл., м. Миколаїв</t>
         </is>
       </c>
       <c r="N15" s="7"/>
       <c r="O15" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Миколаївської міської ради</t>
         </is>
       </c>
       <c r="P15" s="4" t="inlineStr">
         <is>
           <t>(0512)37-91-49</t>
         </is>
       </c>
       <c r="Q15" s="4"/>
       <c r="R15" s="4" t="inlineStr">
         <is>
           <t>school15m15@gmail.com</t>
         </is>
       </c>
       <c r="S15" s="4"/>
       <c r="T15" s="4" t="inlineStr">
         <is>
-          <t>Директор Копійка Оксана Григорівна</t>
+          <t>В.о. директора Дєно Лариса Геннадіївна</t>
         </is>
       </c>
       <c r="U15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y15" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
@@ -3863,51 +3863,51 @@
       <c r="M33" s="4" t="inlineStr">
         <is>
           <t>Миколаївська обл., м. Миколаїв</t>
         </is>
       </c>
       <c r="N33" s="7"/>
       <c r="O33" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Миколаївської міської ради</t>
         </is>
       </c>
       <c r="P33" s="4" t="inlineStr">
         <is>
           <t>(0512)478675</t>
         </is>
       </c>
       <c r="Q33" s="4"/>
       <c r="R33" s="4" t="inlineStr">
         <is>
           <t>school_1950@ukr.net</t>
         </is>
       </c>
       <c r="S33" s="4"/>
       <c r="T33" s="4" t="inlineStr">
         <is>
-          <t>Директор Овчаренко В'ячеслав Михайлович</t>
+          <t>В.о. директора Новікова Оксана Юріївна</t>
         </is>
       </c>
       <c r="U33" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V33" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W33" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X33" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y33" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="34">
@@ -5413,51 +5413,51 @@
       <c r="M47" s="4" t="inlineStr">
         <is>
           <t>Миколаївська обл., м. Миколаїв</t>
         </is>
       </c>
       <c r="N47" s="7"/>
       <c r="O47" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Миколаївської міської ради</t>
         </is>
       </c>
       <c r="P47" s="4" t="inlineStr">
         <is>
           <t>(0512)57-11-75, (0512)57-01-98</t>
         </is>
       </c>
       <c r="Q47" s="4"/>
       <c r="R47" s="4" t="inlineStr">
         <is>
           <t>pzirka64@ukr.net</t>
         </is>
       </c>
       <c r="S47" s="4"/>
       <c r="T47" s="4" t="inlineStr">
         <is>
-          <t>Директор Павлюк Антоніна Михайлівна</t>
+          <t>В.о. директора Копійка Оксана Григорівна</t>
         </is>
       </c>
       <c r="U47" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V47" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W47" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X47" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y47" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="48">