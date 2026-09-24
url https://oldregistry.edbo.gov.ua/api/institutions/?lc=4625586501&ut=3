--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -428,64 +428,64 @@
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>Філія</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y2" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="4" t="inlineStr">
         <is>
-          <t>НИЖНЬОЯБЛУНСЬКИЙ ОПОРНИЙ ЗАКЛАД ЗАГАЛЬНОЇ СЕРЕДНЬОЇ ОСВІТИ І-ІІІ СТУПЕНІВ - ЗАКЛАД ДОШКІЛЬНОЇ ОСВІТИ БОРИНСЬКОЇ СЕЛИЩНОЇ РАДИ САМБІРСЬКОГО РАЙОНУ ЛЬВІВСЬКОЇ ОБЛАСТІ</t>
+          <t>НИЖНЬОЯБЛУНСЬКИЙ ЗАКЛАД ЗАГАЛЬНОЇ СЕРЕДНЬОЇ ОСВІТИ І-ІІІ СТУПЕНІВ - ЗАКЛАД ДОШКІЛЬНОЇ ОСВІТИ БОРИНСЬКОЇ СЕЛИЩНОЇ РАДИ САМБІРСЬКОГО РАЙОНУ ЛЬВІВСЬКОЇ ОБЛАСТІ</t>
         </is>
       </c>
       <c r="B3" s="5" t="n">
         <v>146719</v>
       </c>
       <c r="C3" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D3" s="4" t="inlineStr">
         <is>
-          <t>НИЖНЬОЯБЛУНСЬКИЙ ОЗЗСО І-ІІІ ст.-ЗДО</t>
+          <t>НИЖНЬОЯБЛУНСЬКИЙ ЗЗСО І-ІІІ ст.-ЗДО</t>
         </is>
       </c>
       <c r="E3" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F3" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G3" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H3" s="6" t="inlineStr">
         <is>
           <t>4625586501</t>
         </is>
       </c>
       <c r="I3" s="4" t="inlineStr">
         <is>
           <t>Львівська область</t>
@@ -518,51 +518,51 @@
         </is>
       </c>
       <c r="P3" s="4" t="inlineStr">
         <is>
           <t>(096)5971105</t>
         </is>
       </c>
       <c r="Q3" s="4"/>
       <c r="R3" s="4" t="inlineStr">
         <is>
           <t>njablunka@ukr.net</t>
         </is>
       </c>
       <c r="S3" s="4" t="inlineStr">
         <is>
           <t>https://lv.isuo.org/schools/view/id/13520</t>
         </is>
       </c>
       <c r="T3" s="4" t="inlineStr">
         <is>
           <t> Ляхович Василь Дмитрович</t>
         </is>
       </c>
       <c r="U3" s="6" t="inlineStr">
         <is>
-          <t>Опорний заклад</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V3" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W3" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="X3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y3" s="5"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:Y3"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">