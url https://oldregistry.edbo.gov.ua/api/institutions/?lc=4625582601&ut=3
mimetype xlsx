--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -319,64 +319,64 @@
       </c>
       <c r="V1" s="3" t="inlineStr">
         <is>
           <t>Сільський</t>
         </is>
       </c>
       <c r="W1" s="3" t="inlineStr">
         <is>
           <t>Гірський</t>
         </is>
       </c>
       <c r="X1" s="3" t="inlineStr">
         <is>
           <t>Інтернат</t>
         </is>
       </c>
       <c r="Y1" s="3" t="inlineStr">
         <is>
           <t>Ліцензовані обсяги</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="4" t="inlineStr">
         <is>
-          <t>Головський заклад загальної середньої освіти І-ІІ рівнів Східницької селищної ради Дрогобицького району Львівської області</t>
+          <t>Головська початкова школа Східницької селищної ради Дрогобицького району Львівської області</t>
         </is>
       </c>
       <c r="B2" s="5" t="n">
         <v>144771</v>
       </c>
       <c r="C2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D2" s="4" t="inlineStr">
         <is>
-          <t>Головський ЗЗСО І-ІІ рівнів</t>
+          <t>Головська ПШ</t>
         </is>
       </c>
       <c r="E2" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F2" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G2" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H2" s="6" t="inlineStr">
         <is>
           <t>4625582601</t>
         </is>
       </c>
       <c r="I2" s="4" t="inlineStr">
         <is>
           <t>Львівська область</t>
@@ -388,63 +388,63 @@
         </is>
       </c>
       <c r="K2" s="4" t="inlineStr">
         <is>
           <t>вулиця Шевченка, 18</t>
         </is>
       </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA46020070040081456</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Львівська обл., Дрогобицький р-н, с. Головське</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Східницької селищної ради</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
-          <t>(067)1993583</t>
+          <t>(066)7082373</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
           <t>holovskzosh@ukr.net</t>
         </is>
       </c>
       <c r="S2" s="4"/>
       <c r="T2" s="4" t="inlineStr">
         <is>
-          <t>Директор Костик Лідія Василівна</t>
+          <t>Директор Костик Світлана Іванівна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y2" s="5"/>
     </row>
   </sheetData>