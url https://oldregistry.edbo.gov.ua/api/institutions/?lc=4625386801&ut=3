--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -388,67 +388,67 @@
         </is>
       </c>
       <c r="K2" s="4" t="inlineStr">
         <is>
           <t>вулиця Вишнева, 18</t>
         </is>
       </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA46100230420039160</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Львівська обл., Стрийський р-н, с. Стрілків</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Стрийської міської ради Стрийського району Львівської області</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
-          <t>(03245)34334</t>
+          <t>(096)9179864</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
           <t>strilkivskool@qmail.com</t>
         </is>
       </c>
       <c r="S2" s="4" t="inlineStr">
         <is>
           <t>https://sajt-strilkivskoji-szosh-i-iii-st.webnode.com.ua/</t>
         </is>
       </c>
       <c r="T2" s="4" t="inlineStr">
         <is>
-          <t>Директор Зарічний Ярослав Омелянович</t>
+          <t>Директор Романів Галина Богданівна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y2" s="5"/>
     </row>
   </sheetData>