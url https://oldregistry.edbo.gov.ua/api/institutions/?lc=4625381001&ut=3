--- v0 (2026-06-14)
+++ v1 (2026-09-25)
@@ -388,51 +388,51 @@
         </is>
       </c>
       <c r="K2" s="4" t="inlineStr">
         <is>
           <t>вулиця Т.Шевченка, 28</t>
         </is>
       </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA46100230120088408</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Львівська обл., Стрийський р-н, с. Добряни</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Стрийської міської ради Стрийського району Львівської області</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
-          <t>(03245)69527</t>
+          <t>(099)9774076</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
           <t>dobryanskashkola@gmail.com</t>
         </is>
       </c>
       <c r="S2" s="4" t="inlineStr">
         <is>
           <t>https://sites.google.com/view/dobryany/</t>
         </is>
       </c>
       <c r="T2" s="4" t="inlineStr">
         <is>
           <t>Директор Бєган Оксана Володимирівна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>