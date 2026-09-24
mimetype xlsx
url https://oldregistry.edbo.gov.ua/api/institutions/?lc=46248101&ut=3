--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -432,592 +432,592 @@
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y2" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="4" t="inlineStr">
         <is>
-          <t>Заклад загальної середньої освіти І-ІІІ ступенів Сокальський ліцей №3 Сокальської міської ради Львівської області</t>
+          <t>Комунальний заклад Львівської обласної ради "Сокальський академічний ліцей імені Т.Шевченка"</t>
         </is>
       </c>
       <c r="B3" s="5" t="n">
-        <v>147652</v>
+        <v>147803</v>
       </c>
       <c r="C3" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D3" s="4" t="inlineStr">
         <is>
-          <t>Сокальський ліцей №3</t>
+          <t>Сокальська санаторна школа-інтернат</t>
         </is>
       </c>
       <c r="E3" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F3" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>санаторна школа-інтернат</t>
         </is>
       </c>
       <c r="G3" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H3" s="6" t="inlineStr">
         <is>
           <t>4624810100</t>
         </is>
       </c>
       <c r="I3" s="4" t="inlineStr">
         <is>
           <t>Львівська область</t>
         </is>
       </c>
       <c r="J3" s="4" t="inlineStr">
         <is>
           <t>Сокаль, Сокальський район, Львівська область</t>
         </is>
       </c>
       <c r="K3" s="4" t="inlineStr">
         <is>
-          <t>вулиця Героїв УПА, 18</t>
+          <t>вулиця Тартаківська, 10</t>
         </is>
       </c>
       <c r="L3" s="6" t="inlineStr">
         <is>
           <t>UA46120110010087965</t>
         </is>
       </c>
       <c r="M3" s="4" t="inlineStr">
         <is>
           <t>Львівська обл., Шептицький р-н, м. Сокаль</t>
         </is>
       </c>
       <c r="N3" s="7"/>
       <c r="O3" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, молоді та спорту Сокальської міської ради Львівської області</t>
+          <t>Департамент освіти і науки Львівської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P3" s="4" t="inlineStr">
         <is>
-          <t>(03257)73226</t>
-[...2 lines deleted...]
-      <c r="Q3" s="4"/>
+          <t>(0325)722171</t>
+        </is>
+      </c>
+      <c r="Q3" s="4" t="inlineStr">
+        <is>
+          <t>(0325)722171</t>
+        </is>
+      </c>
       <c r="R3" s="4" t="inlineStr">
         <is>
-          <t>sokal3@ukr.net</t>
+          <t>sokal_sanatorn@ukr.net</t>
         </is>
       </c>
       <c r="S3" s="4" t="inlineStr">
         <is>
-          <t>https://sokal.osvitportal.in.ua/zzso3</t>
+          <t>http://sokal-internat.lviv.sch.in.ua</t>
         </is>
       </c>
       <c r="T3" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Груша Ірина Дмитрівна</t>
+          <t>Директор Полозяк Тетяна Іванівна</t>
         </is>
       </c>
       <c r="U3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X3" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>так</t>
         </is>
       </c>
       <c r="Y3" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад Львівської обласної ради "Сокальський академічний ліцей імені Т.Шевченка"</t>
+          <t>Сокальська гімназія №2 Сокальської міської ради Львівської області</t>
         </is>
       </c>
       <c r="B4" s="5" t="n">
-        <v>147803</v>
+        <v>147651</v>
       </c>
       <c r="C4" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D4" s="4" t="inlineStr">
         <is>
-          <t>Сокальська санаторна школа-інтернат</t>
+          <t>Сокальська гімназія № 2 СМР ЛО</t>
         </is>
       </c>
       <c r="E4" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F4" s="4" t="inlineStr">
         <is>
-          <t>санаторна школа-інтернат</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G4" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H4" s="6" t="inlineStr">
         <is>
           <t>4624810100</t>
         </is>
       </c>
       <c r="I4" s="4" t="inlineStr">
         <is>
           <t>Львівська область</t>
         </is>
       </c>
       <c r="J4" s="4" t="inlineStr">
         <is>
           <t>Сокаль, Сокальський район, Львівська область</t>
         </is>
       </c>
       <c r="K4" s="4" t="inlineStr">
         <is>
-          <t>вулиця Тартаківська, 10</t>
+          <t>вулиця Шептицького, 104</t>
         </is>
       </c>
       <c r="L4" s="6" t="inlineStr">
         <is>
           <t>UA46120110010087965</t>
         </is>
       </c>
       <c r="M4" s="4" t="inlineStr">
         <is>
           <t>Львівська обл., Шептицький р-н, м. Сокаль</t>
         </is>
       </c>
       <c r="N4" s="7"/>
       <c r="O4" s="4" t="inlineStr">
         <is>
-          <t>Департамент освіти і науки Львівської обласної державної адміністрації</t>
+          <t>Відділ освіти, молоді та спорту Сокальської міської ради Львівської області</t>
         </is>
       </c>
       <c r="P4" s="4" t="inlineStr">
         <is>
-          <t>(0325)722171</t>
-[...6 lines deleted...]
-      </c>
+          <t>(03257)73796</t>
+        </is>
+      </c>
+      <c r="Q4" s="4"/>
       <c r="R4" s="4" t="inlineStr">
         <is>
-          <t>sokal_sanatorn@ukr.net</t>
+          <t>sokalschool2@ukr.net</t>
         </is>
       </c>
       <c r="S4" s="4" t="inlineStr">
         <is>
-          <t>http://sokal-internat.lviv.sch.in.ua</t>
+          <t>https://sokal.osvitportal.in.ua/zzso2</t>
         </is>
       </c>
       <c r="T4" s="4" t="inlineStr">
         <is>
-          <t>Директор Полозяк Тетяна Іванівна</t>
+          <t>Директор Кравцова Любов Володимирівна</t>
         </is>
       </c>
       <c r="U4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X4" s="6" t="inlineStr">
         <is>
-          <t>так</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="Y4" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
-          <t>Сокальська загальноосвітня школа I-III ступенів №2 Сокальської міської ради Львівської області</t>
+          <t>Сокальська гімназія №3 Сокальської міської ради Львівської області</t>
         </is>
       </c>
       <c r="B5" s="5" t="n">
-        <v>147651</v>
+        <v>147652</v>
       </c>
       <c r="C5" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D5" s="4" t="inlineStr">
         <is>
-          <t>Сокальська ЗШ І-ІІІ ст. № 2</t>
+          <t>Сокальська гімназія №3 СМР ЛО</t>
         </is>
       </c>
       <c r="E5" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F5" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G5" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H5" s="6" t="inlineStr">
         <is>
           <t>4624810100</t>
         </is>
       </c>
       <c r="I5" s="4" t="inlineStr">
         <is>
           <t>Львівська область</t>
         </is>
       </c>
       <c r="J5" s="4" t="inlineStr">
         <is>
           <t>Сокаль, Сокальський район, Львівська область</t>
         </is>
       </c>
       <c r="K5" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шептицького, 104</t>
+          <t>вулиця Героїв УПА, 18</t>
         </is>
       </c>
       <c r="L5" s="6" t="inlineStr">
         <is>
           <t>UA46120110010087965</t>
         </is>
       </c>
       <c r="M5" s="4" t="inlineStr">
         <is>
           <t>Львівська обл., Шептицький р-н, м. Сокаль</t>
         </is>
       </c>
       <c r="N5" s="7"/>
       <c r="O5" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, молоді та спорту Сокальської міської ради Львівської області</t>
         </is>
       </c>
       <c r="P5" s="4" t="inlineStr">
         <is>
-          <t>(03257)73796</t>
+          <t>(03257)73226</t>
         </is>
       </c>
       <c r="Q5" s="4"/>
       <c r="R5" s="4" t="inlineStr">
         <is>
-          <t>sokalschool2@ukr.net</t>
+          <t>sokal3@ukr.net</t>
         </is>
       </c>
       <c r="S5" s="4" t="inlineStr">
         <is>
-          <t>https://sokal.osvitportal.in.ua/zzso2</t>
+          <t>https://sokal.osvitportal.in.ua/zzso3</t>
         </is>
       </c>
       <c r="T5" s="4" t="inlineStr">
         <is>
-          <t>Директор Кравцова Любов Володимирівна</t>
+          <t>Директор Груша Ірина Дмитрівна</t>
         </is>
       </c>
       <c r="U5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y5" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="4" t="inlineStr">
         <is>
-          <t>Сокальська загальноосвітня школа I-III ступенів №4 Сокальської міської ради Львівської області</t>
+          <t>Сокальська гімназія №5 Сокальської міської ради Львівської області</t>
         </is>
       </c>
       <c r="B6" s="5" t="n">
-        <v>147686</v>
+        <v>147947</v>
       </c>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D6" s="4" t="inlineStr">
         <is>
-          <t>Сокальська ЗШ І-ІІІ ступенів №4</t>
+          <t>Сокальська гімназія №5 СМР ЛО</t>
         </is>
       </c>
       <c r="E6" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F6" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G6" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H6" s="6" t="inlineStr">
         <is>
           <t>4624810100</t>
         </is>
       </c>
       <c r="I6" s="4" t="inlineStr">
         <is>
           <t>Львівська область</t>
         </is>
       </c>
       <c r="J6" s="4" t="inlineStr">
         <is>
           <t>Сокаль, Сокальський район, Львівська область</t>
         </is>
       </c>
       <c r="K6" s="4" t="inlineStr">
         <is>
-          <t>вулиця Героїв УПА, 68</t>
+          <t>вулиця Сонячна, 1</t>
         </is>
       </c>
       <c r="L6" s="6" t="inlineStr">
         <is>
           <t>UA46120110010087965</t>
         </is>
       </c>
       <c r="M6" s="4" t="inlineStr">
         <is>
           <t>Львівська обл., Шептицький р-н, м. Сокаль</t>
         </is>
       </c>
       <c r="N6" s="7"/>
       <c r="O6" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, молоді та спорту Сокальської міської ради Львівської області</t>
         </is>
       </c>
       <c r="P6" s="4" t="inlineStr">
         <is>
-          <t>(03257)7-32-56, (03257)7-37-31</t>
+          <t>(03257)7-32-85</t>
         </is>
       </c>
       <c r="Q6" s="4"/>
       <c r="R6" s="4" t="inlineStr">
         <is>
-          <t>ndragan@ukr.net</t>
+          <t>school5sokal@gmail.com</t>
         </is>
       </c>
       <c r="S6" s="4" t="inlineStr">
         <is>
-          <t>https://sokal.osvitportal.in.ua/zzso4</t>
+          <t>https://sokal.osvitportal.in.ua/zzso5</t>
         </is>
       </c>
       <c r="T6" s="4" t="inlineStr">
         <is>
-          <t>Директор Драган Наталія Іванівна</t>
+          <t>Директор Уманська Любов Любомирівна</t>
         </is>
       </c>
       <c r="U6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y6" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="4" t="inlineStr">
         <is>
-          <t>Сокальська загальноосвітня школа I-III ступенів №5 Сокальської міської ради Львівської області</t>
+          <t>Сокальська загальноосвітня школа І-ІІІ ступенів №4 Сокальської міської ради Львівської області</t>
         </is>
       </c>
       <c r="B7" s="5" t="n">
-        <v>147947</v>
+        <v>147686</v>
       </c>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D7" s="4" t="inlineStr">
         <is>
-          <t>Сокальська ЗШ І-ІІІ ст. №5</t>
+          <t>Сокальська ЗШ № 4 СМР ЛО</t>
         </is>
       </c>
       <c r="E7" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F7" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G7" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H7" s="6" t="inlineStr">
         <is>
           <t>4624810100</t>
         </is>
       </c>
       <c r="I7" s="4" t="inlineStr">
         <is>
           <t>Львівська область</t>
         </is>
       </c>
       <c r="J7" s="4" t="inlineStr">
         <is>
           <t>Сокаль, Сокальський район, Львівська область</t>
         </is>
       </c>
       <c r="K7" s="4" t="inlineStr">
         <is>
-          <t>вулиця Сонячна, 1</t>
+          <t>вулиця Героїв УПА, 68</t>
         </is>
       </c>
       <c r="L7" s="6" t="inlineStr">
         <is>
           <t>UA46120110010087965</t>
         </is>
       </c>
       <c r="M7" s="4" t="inlineStr">
         <is>
           <t>Львівська обл., Шептицький р-н, м. Сокаль</t>
         </is>
       </c>
       <c r="N7" s="7"/>
       <c r="O7" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, молоді та спорту Сокальської міської ради Львівської області</t>
         </is>
       </c>
       <c r="P7" s="4" t="inlineStr">
         <is>
-          <t>(03257)7-32-85</t>
+          <t>(03257)7-32-56, (03257)7-37-31</t>
         </is>
       </c>
       <c r="Q7" s="4"/>
       <c r="R7" s="4" t="inlineStr">
         <is>
-          <t>school5sokal@gmail.com</t>
+          <t>ndragan@ukr.net</t>
         </is>
       </c>
       <c r="S7" s="4" t="inlineStr">
         <is>
-          <t>https://sokal.osvitportal.in.ua/zzso5</t>
+          <t>https://sokal.osvitportal.in.ua/zzso4</t>
         </is>
       </c>
       <c r="T7" s="4" t="inlineStr">
         <is>
-          <t>Директор Михайлевич Валентина Іванівна</t>
+          <t>Директор Драган Наталія Іванівна</t>
         </is>
       </c>
       <c r="U7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y7" s="5"/>
     </row>
   </sheetData>