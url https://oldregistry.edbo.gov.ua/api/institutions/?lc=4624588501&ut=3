--- v0 (2026-06-14)
+++ v1 (2026-08-10)
@@ -332,51 +332,51 @@
           <t>Інтернат</t>
         </is>
       </c>
       <c r="Y1" s="3" t="inlineStr">
         <is>
           <t>Ліцензовані обсяги</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="4" t="inlineStr">
         <is>
           <t>Хітарський заклад загальної середньої освіти I-II ступенів Славської селищної ради Стрийського району Львівської області</t>
         </is>
       </c>
       <c r="B2" s="5" t="n">
         <v>147839</v>
       </c>
       <c r="C2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D2" s="4" t="inlineStr">
         <is>
-          <t>Хітарська ЗЗСО І-ІІ ст.</t>
+          <t>Хітарський ЗЗСО І-ІІ ст.</t>
         </is>
       </c>
       <c r="E2" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F2" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G2" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H2" s="6" t="inlineStr">
         <is>
           <t>4624588501</t>
         </is>
       </c>
       <c r="I2" s="4" t="inlineStr">
         <is>
           <t>Львівська область</t>
@@ -400,51 +400,51 @@
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Львівська обл., Стрийський р-н, с. Хітар</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, культури та спорту Славської селищної ради Стрийського району Львівської області</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
           <t>(097)7474957</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
           <t>Osvita_xitar11@ukr.net</t>
         </is>
       </c>
       <c r="S2" s="4"/>
       <c r="T2" s="4" t="inlineStr">
         <is>
-          <t>Директор Блистів Любов Йосипівна</t>
+          <t>Директор Блистів Ірина Орестівна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y2" s="5"/>
     </row>
   </sheetData>