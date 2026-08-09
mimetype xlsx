--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -394,57 +394,57 @@
       </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA46100210020059126</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Львівська обл., Стрийський р-н, с. Верхня Рожанка</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, культури та спорту Славської селищної ради Стрийського району Львівської області</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
           <t>(067)2968938</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
-          <t>o.pyniv@gmail.com</t>
+          <t>osvita.rozhanka@ukr.net</t>
         </is>
       </c>
       <c r="S2" s="4"/>
       <c r="T2" s="4" t="inlineStr">
         <is>
-          <t>Директор Пинів Оксана Іванівна</t>
+          <t>Директор Василів Ніна Петрівна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y2" s="5"/>
     </row>
   </sheetData>