--- v0 (2026-06-14)
+++ v1 (2026-08-10)
@@ -342,51 +342,51 @@
       <c r="A2" s="4" t="inlineStr">
         <is>
           <t>Либохорівський заклад загальної середньої освіти І-ІІ ступенів Славської селищної ради Стрийського району Львівської області</t>
         </is>
       </c>
       <c r="B2" s="5" t="n">
         <v>147286</v>
       </c>
       <c r="C2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D2" s="4" t="inlineStr">
         <is>
           <t>Либохорівський ЗЗСО І-ІІ ступенів</t>
         </is>
       </c>
       <c r="E2" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F2" s="4" t="inlineStr">
         <is>
-          <t>навчально-виховний комплекс (об'єднання)</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G2" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H2" s="6" t="inlineStr">
         <is>
           <t>4624584101</t>
         </is>
       </c>
       <c r="I2" s="4" t="inlineStr">
         <is>
           <t>Львівська область</t>
         </is>
       </c>
       <c r="J2" s="4" t="inlineStr">
         <is>
           <t>с. Либохора, Сколівський район, Львівська область</t>
         </is>
       </c>
       <c r="K2" s="4" t="inlineStr">
         <is>
           <t>вулиця Т.Шевченка, 9</t>