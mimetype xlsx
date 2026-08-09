--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -388,67 +388,67 @@
         </is>
       </c>
       <c r="K2" s="4" t="inlineStr">
         <is>
           <t>вулиця Центральна, 18</t>
         </is>
       </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA46120070060013639</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Львівська обл., Шептицький р-н, с. Березівка</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Лопатинська селищна рада Радехівського району Львівської області</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
-          <t>(03255)77188, (097)6113584</t>
+          <t>(03255)77188, (096)6768927</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
           <t>beresivka@ukr.net</t>
         </is>
       </c>
       <c r="S2" s="4" t="inlineStr">
         <is>
           <t>https://beresivka.e-schools.info/</t>
         </is>
       </c>
       <c r="T2" s="4" t="inlineStr">
         <is>
-          <t>Директор Вілінська Ольга Федорівна</t>
+          <t>Директор Мартинюк Наталія Йосипівна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y2" s="5"/>
     </row>
   </sheetData>