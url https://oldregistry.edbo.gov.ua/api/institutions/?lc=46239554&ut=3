--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -332,139 +332,139 @@
           <t>Інтернат</t>
         </is>
       </c>
       <c r="Y1" s="3" t="inlineStr">
         <is>
           <t>Ліцензовані обсяги</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="4" t="inlineStr">
         <is>
           <t>КОМУНАЛЬНИЙ ЗАКЛАД ЛЬВІВСЬКОЇ ОБЛАСНОЇ РАДИ "Лопатинська спеціальна школа"</t>
         </is>
       </c>
       <c r="B2" s="5" t="n">
         <v>148949</v>
       </c>
       <c r="C2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D2" s="4" t="inlineStr">
         <is>
-          <t>Лопатинська спецшкола-інтернат</t>
+          <t>Лопатинська спецшкола</t>
         </is>
       </c>
       <c r="E2" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F2" s="4" t="inlineStr">
         <is>
-          <t>спеціальна школа-інтернат</t>
+          <t>спеціальна школа</t>
         </is>
       </c>
       <c r="G2" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H2" s="6" t="inlineStr">
         <is>
           <t>4623955400</t>
         </is>
       </c>
       <c r="I2" s="4" t="inlineStr">
         <is>
           <t>Львівська область</t>
         </is>
       </c>
       <c r="J2" s="4" t="inlineStr">
         <is>
           <t>смт Лопатин, Радехівський район, Львівська область</t>
         </is>
       </c>
       <c r="K2" s="4" t="inlineStr">
         <is>
           <t>вулиця Січових Стрільців, 20</t>
         </is>
       </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA46120070010059603</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Львівська обл., Шептицький р-н, с-ще Лопатин</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Львівської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
-          <t>(03255)36390</t>
+          <t>(097)2898452</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
-          <t>A1951@i.ua</t>
+          <t>skolalopatin1@gmail.com</t>
         </is>
       </c>
       <c r="S2" s="4"/>
       <c r="T2" s="4" t="inlineStr">
         <is>
-          <t>Директор Семенюк Марія Олегівна</t>
+          <t>Т.в.о. директора Семенюк Марія Олегівна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
-          <t>так</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="Y2" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="4" t="inlineStr">
         <is>
           <t>Лопатинський ліцей Лопатинської селищної ради Львівської області</t>
         </is>
       </c>
       <c r="B3" s="5" t="n">
         <v>145368</v>
       </c>
       <c r="C3" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D3" s="4" t="inlineStr">
         <is>
           <t>Лопатинський ліцей</t>
         </is>
       </c>
       <c r="E3" s="4" t="inlineStr">
         <is>