--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -399,51 +399,51 @@
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Львівська обл., Львівський р-н, с. Ставчани</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, культури, туризму, молоді та спорту Оброшинської сільської ради</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
           <t>(032)2776023</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
           <t>stavzosh@ukr.net</t>
         </is>
       </c>
       <c r="S2" s="4" t="inlineStr">
         <is>
-          <t>https://sites.google.com/view/stavzosh</t>
+          <t>https://www.stavzosh.org.ua/</t>
         </is>
       </c>
       <c r="T2" s="4" t="inlineStr">
         <is>
           <t>Директор Бурбан Степан Іванович</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>