--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -319,64 +319,64 @@
       </c>
       <c r="V1" s="3" t="inlineStr">
         <is>
           <t>Сільський</t>
         </is>
       </c>
       <c r="W1" s="3" t="inlineStr">
         <is>
           <t>Гірський</t>
         </is>
       </c>
       <c r="X1" s="3" t="inlineStr">
         <is>
           <t>Інтернат</t>
         </is>
       </c>
       <c r="Y1" s="3" t="inlineStr">
         <is>
           <t>Ліцензовані обсяги</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="4" t="inlineStr">
         <is>
-          <t>КОНОПНИЦЬКИЙ ЗАКЛАД ЗАГАЛЬНОЇ СЕРЕДНЬОЇ ОСВІТИ І СТУПЕНЯ ОБРОШИНСЬКОЇ СІЛЬСЬКОЇ РАДИ ЛЬВІВСЬКОЇ ОБЛАСТІ</t>
+          <t>КОНОПНИЦЬКА ПОЧАТКОВА ШКОЛА ОБРОШИНСЬКОЇ СІЛЬСЬКОЇ РАДИ ЛЬВІВСЬКОЇ ОБЛАСТІ</t>
         </is>
       </c>
       <c r="B2" s="5" t="n">
         <v>142995</v>
       </c>
       <c r="C2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D2" s="4" t="inlineStr">
         <is>
-          <t>КОНОПНИЦЬКИЙ ЗЗСО І СТУПЕНЯ</t>
+          <t>КОНОПНИЦЬКА ПОЧАТКОВА ШКОЛА</t>
         </is>
       </c>
       <c r="E2" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F2" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G2" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H2" s="6" t="inlineStr">
         <is>
           <t>4623683401</t>
         </is>
       </c>
       <c r="I2" s="4" t="inlineStr">
         <is>
           <t>Львівська область</t>
@@ -397,51 +397,55 @@
           <t>UA46060310030062431</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Львівська обл., Львівський р-н, с. Конопниця</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, культури, туризму, молоді та спорту Оброшинської сільської ради</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
           <t>(067)7065601</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
           <t>konopzoh@ukr.net</t>
         </is>
       </c>
-      <c r="S2" s="4"/>
+      <c r="S2" s="4" t="inlineStr">
+        <is>
+          <t>https://sites.google.com/view/konopzoh/</t>
+        </is>
+      </c>
       <c r="T2" s="4" t="inlineStr">
         <is>
           <t>Директор Когут Ірина Євгеніївна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>