--- v0 (2026-06-14)
+++ v1 (2026-08-10)
@@ -428,51 +428,51 @@
         <is>
           <t>Директор Пижик Галина Михайлівна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y2" s="5" t="n">
-        <v>300</v>
+        <v>360</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="4" t="inlineStr">
         <is>
           <t>ЩИРЕЦЬКИЙ ЛІЦЕЙ ІМЕНІ ГЕРОЯ УКРАЇНИ БОГДАНА ІЛЬКІВА ЩИРЕЦЬКОЇ СЕЛИЩНОЇ РАДИ ЛЬВІВСЬКОГО РАЙОНУ ЛЬВІВСЬКОЇ ОБЛАСТІ</t>
         </is>
       </c>
       <c r="B3" s="5" t="n">
         <v>141486</v>
       </c>
       <c r="C3" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D3" s="4" t="inlineStr">
         <is>
           <t>Щирецький ліцей ім.Героя України Б.Ільківа</t>
         </is>
       </c>
       <c r="E3" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>