--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -388,67 +388,67 @@
         </is>
       </c>
       <c r="K2" s="4" t="inlineStr">
         <is>
           <t>вулиця Шевченка, 6</t>
         </is>
       </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA46060130440049981</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Львівська обл., Львівський р-н, с. Стара Скварява</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Жовківської міської ради Львівського району Львівської області</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
-          <t>(097)6940301</t>
+          <t>(098)0091840</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
           <t>staraskvaryavash@gmail.com</t>
         </is>
       </c>
       <c r="S2" s="4" t="inlineStr">
         <is>
           <t>https://skvaryava.wixsite.com/home</t>
         </is>
       </c>
       <c r="T2" s="4" t="inlineStr">
         <is>
-          <t>Директор Курляк Галина Михайлівна</t>
+          <t>Директор Процайло Орест Олегович</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y2" s="5"/>
     </row>
   </sheetData>