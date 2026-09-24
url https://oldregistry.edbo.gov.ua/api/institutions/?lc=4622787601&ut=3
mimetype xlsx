--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -388,51 +388,51 @@
         </is>
       </c>
       <c r="K2" s="4" t="inlineStr">
         <is>
           <t>вулиця Центральна, 120 В</t>
         </is>
       </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA46060390380075901</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Львівська обл., Львівський р-н, с. Потелич</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Рава-Руської міської ради Львівського району Львівської області</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
-          <t>(032)5241435</t>
+          <t>(098)9308102</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
           <t>Potelychschool@ukr.net</t>
         </is>
       </c>
       <c r="S2" s="4" t="inlineStr">
         <is>
           <t>https://sites.google.com/view/schoolpotelych</t>
         </is>
       </c>
       <c r="T2" s="4" t="inlineStr">
         <is>
           <t>Директор Ковальчук Світлана Григорівна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>