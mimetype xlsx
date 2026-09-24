--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -388,62 +388,62 @@
         </is>
       </c>
       <c r="K2" s="4" t="inlineStr">
         <is>
           <t>площа Лесі Українки, 4</t>
         </is>
       </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA46060390340086179</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Львівська обл., Львівський р-н, с. Нова Кам’янка</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Рава-Руської міської ради Львівського району Львівської області</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
-          <t>(032)5245438</t>
+          <t>(068)7418178</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
           <t>novakamjankaschool@gmail.com</t>
         </is>
       </c>
       <c r="S2" s="4" t="inlineStr">
         <is>
-          <t>http://novakamjanka.at.ua</t>
+          <t>https://novakamjankaschool.wixsite.com/website</t>
         </is>
       </c>
       <c r="T2" s="4" t="inlineStr">
         <is>
           <t>Директор Лущик Світлана Михайлівна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>