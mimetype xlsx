--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -388,51 +388,51 @@
         </is>
       </c>
       <c r="K2" s="4" t="inlineStr">
         <is>
           <t>вулиця Равське, 56</t>
         </is>
       </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA46060390390022217</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Львівська обл., Львівський р-н, с. Равське</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Рава-Руської міської ради Львівського району Львівської області</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
-          <t>(032)5241313</t>
+          <t>(068)8643273</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
           <t>ravska_zosh@ukr.net</t>
         </is>
       </c>
       <c r="S2" s="4" t="inlineStr">
         <is>
           <t>http://ravska-zosh.lviv.sch.in.ua/</t>
         </is>
       </c>
       <c r="T2" s="4" t="inlineStr">
         <is>
           <t>Директор Кушта Ірина Дмитрівна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>