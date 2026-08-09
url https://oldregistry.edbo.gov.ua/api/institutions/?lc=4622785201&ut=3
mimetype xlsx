--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -388,62 +388,62 @@
         </is>
       </c>
       <c r="K2" s="4" t="inlineStr">
         <is>
           <t>вулиця Гайові, 101</t>
         </is>
       </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA46060390250041909</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Львівська обл., Львівський р-н, с. Липник</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Рава-Руської міської ради Львівського району Львівської області</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
-          <t>(032)5241220</t>
+          <t>(098)6680466</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
           <t>Lypnykzosh@ukr.net</t>
         </is>
       </c>
       <c r="S2" s="4" t="inlineStr">
         <is>
-          <t>http://www.lypnyk-zosh.lviv.sch.in.ua/</t>
+          <t>https://sites.google.com/view/lypnykzosh</t>
         </is>
       </c>
       <c r="T2" s="4" t="inlineStr">
         <is>
           <t>Директор Сухович Ярослав Романович</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>