--- v0 (2026-06-14)
+++ v1 (2026-08-10)
@@ -388,62 +388,62 @@
         </is>
       </c>
       <c r="K2" s="4" t="inlineStr">
         <is>
           <t>вулиця Центральна, 67</t>
         </is>
       </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA46060390170092437</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Львівська обл., Львівський р-н, с. Забір’я</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Рава-Руської міської ради Львівського району Львівської області</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
-          <t>(032)5245771</t>
+          <t>(096)7439813</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
           <t>zabirya2015@ukr.net</t>
         </is>
       </c>
       <c r="S2" s="4" t="inlineStr">
         <is>
-          <t>http://zabiryaschool.in.ua/</t>
+          <t>https://zabiryaschool.wordpress.com/</t>
         </is>
       </c>
       <c r="T2" s="4" t="inlineStr">
         <is>
           <t>Директор Шостак Христина Тарасівна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>