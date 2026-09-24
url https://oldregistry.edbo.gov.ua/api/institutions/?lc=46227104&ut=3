--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -388,67 +388,67 @@
         </is>
       </c>
       <c r="K2" s="4" t="inlineStr">
         <is>
           <t>вулиця Львівська, 68</t>
         </is>
       </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA46060390010035472</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Львівська обл., Львівський р-н, м. Рава-Руська</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Рава-Руської міської ради Львівського району Львівської області</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
-          <t>(032)5243383</t>
+          <t>(067)7496736</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
           <t>rawa-internat61@ukr.net</t>
         </is>
       </c>
       <c r="S2" s="4" t="inlineStr">
         <is>
           <t>http://rava-internat.at.ua/</t>
         </is>
       </c>
       <c r="T2" s="4" t="inlineStr">
         <is>
-          <t>Директор Солтис Андрій Ярославович</t>
+          <t>Директор Балон Ірина Володимирівна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y2" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
@@ -501,51 +501,51 @@
         </is>
       </c>
       <c r="K3" s="4" t="inlineStr">
         <is>
           <t>вулиця Сонячна, 7</t>
         </is>
       </c>
       <c r="L3" s="6" t="inlineStr">
         <is>
           <t>UA46060390010035472</t>
         </is>
       </c>
       <c r="M3" s="4" t="inlineStr">
         <is>
           <t>Львівська обл., Львівський р-н, м. Рава-Руська</t>
         </is>
       </c>
       <c r="N3" s="7"/>
       <c r="O3" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Рава-Руської міської ради Львівського району Львівської області</t>
         </is>
       </c>
       <c r="P3" s="4" t="inlineStr">
         <is>
-          <t>(032)5243492</t>
+          <t>(096)4668308</t>
         </is>
       </c>
       <c r="Q3" s="4"/>
       <c r="R3" s="4" t="inlineStr">
         <is>
           <t>rawadrugaznz@ukr.net</t>
         </is>
       </c>
       <c r="S3" s="4" t="inlineStr">
         <is>
           <t>https://ravaschool02.wixsite.com/ravaschool2</t>
         </is>
       </c>
       <c r="T3" s="4" t="inlineStr">
         <is>
           <t>Директор Химич Надія Іванівна</t>
         </is>
       </c>
       <c r="U3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V3" s="6" t="inlineStr">
         <is>
@@ -614,51 +614,51 @@
         </is>
       </c>
       <c r="K4" s="4" t="inlineStr">
         <is>
           <t>вулиця Сірка, 1</t>
         </is>
       </c>
       <c r="L4" s="6" t="inlineStr">
         <is>
           <t>UA46060390010035472</t>
         </is>
       </c>
       <c r="M4" s="4" t="inlineStr">
         <is>
           <t>Львівська обл., Львівський р-н, м. Рава-Руська</t>
         </is>
       </c>
       <c r="N4" s="7"/>
       <c r="O4" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Рава-Руської міської ради Львівського району Львівської області</t>
         </is>
       </c>
       <c r="P4" s="4" t="inlineStr">
         <is>
-          <t>(032)5242071</t>
+          <t>(096)8428462</t>
         </is>
       </c>
       <c r="Q4" s="4"/>
       <c r="R4" s="4" t="inlineStr">
         <is>
           <t>rawanvk@gmail.com</t>
         </is>
       </c>
       <c r="S4" s="4" t="inlineStr">
         <is>
           <t>http://rava3.school.org.ua</t>
         </is>
       </c>
       <c r="T4" s="4" t="inlineStr">
         <is>
           <t>Директор Міщенко Олександра Ігорівна</t>
         </is>
       </c>
       <c r="U4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V4" s="6" t="inlineStr">
         <is>
@@ -727,72 +727,72 @@
         </is>
       </c>
       <c r="K5" s="4" t="inlineStr">
         <is>
           <t>вулиця Грушевського, 18</t>
         </is>
       </c>
       <c r="L5" s="6" t="inlineStr">
         <is>
           <t>UA46060390010035472</t>
         </is>
       </c>
       <c r="M5" s="4" t="inlineStr">
         <is>
           <t>Львівська обл., Львівський р-н, м. Рава-Руська</t>
         </is>
       </c>
       <c r="N5" s="7"/>
       <c r="O5" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Рава-Руської міської ради Львівського району Львівської області</t>
         </is>
       </c>
       <c r="P5" s="4" t="inlineStr">
         <is>
-          <t>(032)5242163</t>
+          <t>(096)4580303</t>
         </is>
       </c>
       <c r="Q5" s="4"/>
       <c r="R5" s="4" t="inlineStr">
         <is>
           <t>shkola1_rawa@ukr.net</t>
         </is>
       </c>
       <c r="S5" s="4" t="inlineStr">
         <is>
           <t>https://ravaschool1.wixsite.com/ravaschool1</t>
         </is>
       </c>
       <c r="T5" s="4" t="inlineStr">
         <is>
           <t>Директор Грицишин Ірина Ярославівна</t>
         </is>
       </c>
       <c r="U5" s="6" t="inlineStr">
         <is>
-          <t>Опорний заклад</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y5" s="5"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:Y5"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">