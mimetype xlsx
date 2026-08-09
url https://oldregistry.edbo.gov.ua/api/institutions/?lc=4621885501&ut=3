--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -388,51 +388,51 @@
         </is>
       </c>
       <c r="K2" s="4" t="inlineStr">
         <is>
           <t>вулиця Молодіжна, 1</t>
         </is>
       </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA46040130150011401</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Львівська обл., Золочівський р-н, с. Поляни</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, культури, молоді та спорту Поморянської селищної ради Золочівського району Львівської області</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
-          <t>(067)8380650</t>
+          <t>(098)8219077</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
           <t>polanu@i.ua</t>
         </is>
       </c>
       <c r="S2" s="4"/>
       <c r="T2" s="4" t="inlineStr">
         <is>
           <t>Директор Ониськів Галина Миколаївна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">